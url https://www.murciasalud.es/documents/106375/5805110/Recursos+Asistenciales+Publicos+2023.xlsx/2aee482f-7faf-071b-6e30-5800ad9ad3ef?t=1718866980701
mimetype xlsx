--- v0 (2025-12-05)
+++ v1 (2026-08-02)
@@ -9,148 +9,150 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing24.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing25.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cvb93c\Desktop\2024\MURCIA SALUD\DISPOSITIVOS ASISTENCIALES Y MS 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\PlanSani\Sist Informacion\Distribuidas\2025\MURCIA SALUD\DISPOSITIVOS ASISTENCIALES Y MS 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8790" tabRatio="781"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="8" r:id="rId1"/>
     <sheet name="Notas" sheetId="11" r:id="rId2"/>
-    <sheet name="Evolución" sheetId="12" r:id="rId3"/>
-[...20 lines deleted...]
-    <sheet name="2005" sheetId="2" r:id="rId24"/>
+    <sheet name="Evolución" sheetId="31" r:id="rId3"/>
+    <sheet name="2025" sheetId="30" r:id="rId4"/>
+    <sheet name="2024" sheetId="29" r:id="rId5"/>
+    <sheet name="2023" sheetId="28" r:id="rId6"/>
+    <sheet name="2022" sheetId="27" r:id="rId7"/>
+    <sheet name="2021" sheetId="26" r:id="rId8"/>
+    <sheet name="2020" sheetId="25" r:id="rId9"/>
+    <sheet name="2019" sheetId="24" r:id="rId10"/>
+    <sheet name="2018" sheetId="22" r:id="rId11"/>
+    <sheet name="2017" sheetId="21" r:id="rId12"/>
+    <sheet name="2016" sheetId="20" r:id="rId13"/>
+    <sheet name="2015" sheetId="19" r:id="rId14"/>
+    <sheet name="2014" sheetId="18" r:id="rId15"/>
+    <sheet name="2013" sheetId="17" r:id="rId16"/>
+    <sheet name="2012" sheetId="13" r:id="rId17"/>
+    <sheet name="2011" sheetId="10" r:id="rId18"/>
+    <sheet name="2010" sheetId="9" r:id="rId19"/>
+    <sheet name="2009" sheetId="7" r:id="rId20"/>
+    <sheet name="2008 MS 2009" sheetId="6" r:id="rId21"/>
+    <sheet name="2008 MS 2005" sheetId="5" r:id="rId22"/>
+    <sheet name="2007" sheetId="4" r:id="rId23"/>
+    <sheet name="2006" sheetId="1" r:id="rId24"/>
+    <sheet name="2005" sheetId="2" r:id="rId25"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="23">'2005'!$A$1:$L$31</definedName>
-[...5 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">Evolución!$A$1:$V$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="24">'2005'!$A$1:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="23">'2006'!$A$1:$K$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="22">'2007'!$A$1:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="21">'2008 MS 2005'!$A$1:$L$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="20">'2008 MS 2009'!$A$1:$M$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">'2009'!$A$1:$M$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Índice!$A$1:$L$48</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Notas!$A$1:$F$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Notas!$A$1:$F$33</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="L15" i="28" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="137">
   <si>
     <t>Áreas de Salud</t>
   </si>
   <si>
     <t>Murcia</t>
   </si>
   <si>
     <t>Cartagena</t>
   </si>
   <si>
     <t>Lorca</t>
   </si>
   <si>
     <t>Noroeste</t>
   </si>
   <si>
     <t>Altiplano</t>
   </si>
   <si>
     <t>V. Segura</t>
   </si>
   <si>
     <t>Hospitales Públicos</t>
   </si>
   <si>
@@ -560,171 +562,213 @@
     </r>
   </si>
   <si>
     <r>
       <t>9</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(3)</t>
     </r>
   </si>
   <si>
     <t>Fuente: Servicio de Planificación y Financiación Sanitaria. Consejería de Salud. 
 (1) Se incluye uno más correspondiente al Hospital Psiquiatrico Román Alberca que es de referencia regional. 
 (2) Se incluye  los Servicios de Urgencias de Atención Primaria (SUAP), los Puntos de Atención Continuada (PAC) y los Puntos de Especial Aislamiento (PEA). En noviembre de 2012, los SUAP pasaron a depender de la Gerencia de Urgencias y Emergencias 061.
 (3) Respecto a los ESAH, hay un total de 9 equipos nombrados en toda la región, aunque no todos funcionan como tales.
 (4) La UCPP del HUV.Arrixaca deja de ser de referencia regional al constituirse 2 nuevas unidades en el Hospital Santa Lucía (Cartagena) y Hospital Rafael Méndez (Lorca). La Región de Murcia dispone, a partir de 2021,
 de 5 equipos para la atención a hospitalización domiciliaria y cuidados paliativos pediátricos. Su horario cubre las 24 horas del día los 365 días del año. Su ámbito de actuación es cualquier lugar en el que se encuentre el
 paciente: domicilio, centros de día, centros sociosanitarios, colegios de atención especial, atención primaria y de apoyo en la atención hospitalaria en régimen de consultas externas y/o ingreso.</t>
   </si>
   <si>
-    <t>Disp. Cuidados Paliativos Pediatricos UCPP</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(4)</t>
     </r>
   </si>
   <si>
     <t>RECURSOS ASISTENCIALES PÚBLICOS. REGIÓN DE MURCIA 2022</t>
   </si>
   <si>
     <t>Fuente: Servicio de Planificación y Financiación Sanitaria. Consejería de Salud. 
 (1) Se incluye uno más correspondiente al Hospital Psiquiatrico Román Alberca que es de referencia regional. 
 (2) Se incluye  los Servicios de Urgencias de Atención Primaria (SUAP), los Puntos de Atención Continuada (PAC) y los Puntos de Especial Aislamiento (PEA). En noviembre de 2012, los SUAP pasaron a depender de la Gerencia de Urgencias y Emergencias 061.
 (3) Respecto a los ESAH, hay un total de 9 equipos nombrados en toda la región, aunque no todos funcionan como tales.
 (4) Unidad de referencia regional para  la hospitalización a domicilio infantil en Cuidado Paliativos.</t>
   </si>
   <si>
     <t>Año 2022</t>
   </si>
   <si>
     <t>RECURSOS ASISTENCIALES PÚBLICOS. REGIÓN DE MURCIA 2023</t>
   </si>
   <si>
     <t>Año 2023</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t xml:space="preserve">
 (1) Se incluye uno más correspondiente al Hospital Psiquiatrico Román Alberca que es de referencia regional. 
 (2) Se incluye  los Servicios de Urgencias de Atención Primaria (SUAP), los Puntos de Atención Continuada (PAC) y los Puntos de Especial Aislamiento (PEA). En noviembre de 2012, los SUAP pasaron a depender de la Gerencia de Urgencias y Emergencias 061.
 (3) Respecto a los ESAH, hay un total de 9 equipos nombrados en toda la región, aunque no todos funcionan como tales.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fuente</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">: Servicio de Planificación y Financiación Sanitaria. Consejería de Salud. </t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Disp. CPP y Hospitalización domiciliaria</t>
   </si>
   <si>
     <t xml:space="preserve">Leyenda. ESAD: Equipo de Soporte de Atención Domiciliaria, ESAH: Equipo de Soporte de Atención Hospitalaria, CPP: Unidad de Cuidados Paliativos Pediátricos. </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 (1) Se incluye uno más correspondiente al Hospital Psiquiatrico Román Alberca que es de referencia regional. 
 (2) Se incluyen los Servicios de Urgencias de Atención Primaria (SUAP), Puntos de Atención Continuada (PAC) y Puntos de Especial Aislamiento (PEA).
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fuente</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>:Servicio de Planificación Sanitaria.Consejería de Salud.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  Servicio de Planificación y Financiación Sanitaria. Dirección General de Planificación, Farmacia e Investigación Sanitaria . Consejería de Salud.       </t>
   </si>
   <si>
     <t xml:space="preserve">        4. En 2024, el dispositivo de Cuidados Paliativos Pediátricos va junto al dispositivo de Hospitalización domiciliaria, ya que son la misma unidad.</t>
   </si>
   <si>
     <t>Año 2024</t>
   </si>
   <si>
     <t>RECURSOS ASISTENCIALES PÚBLICOS. REGIÓN DE MURCIA 2024</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> Atención Continuada</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Paliativos Pediatricos y Hospitalización domiciliaria</t>
+  </si>
+  <si>
+    <r>
+      <t>Atención Continuada</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Cuidados Paliativos Domicilio (ESAD)</t>
+  </si>
+  <si>
+    <t>Cuidados Paliativos Hospitalarios (ESAH)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Atención Continuada </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(2)</t>
+    </r>
+  </si>
+  <si>
+    <t>RECURSOS ASISTENCIALES PÚBLICOS. REGIÓN DE MURCIA 2025</t>
+  </si>
+  <si>
+    <t>EVOLUCIÓN DE RECURSOS ASISTENCIALES PÚBLICOS.  REGIÓN DE MURCIA 2005 - 2025</t>
+  </si>
+  <si>
+    <t>Año 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        5.  En 2025, se reduce el número de dispositivos paliativos pediátricos a 5 y pasan a depender funcionalmente del área I, y se ubican en las diferentes áreas, por lo que existe una cobertura regional total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+(1) Se incluye uno más correspondiente al Hospital Psiquiatrico Román Alberca que es de referencia regional. 
+(2) Se incluye  los Servicios de Urgencias de Atención Primaria (SUAP), los Puntos de Atención Continuada (PAC) y los Puntos de Especial Aislamiento (PEA). En noviembre de 2012, los SUAP pasaron a depender de la Gerencia de Urgencias y Emergencias 061.
+(3) Respecto a los ESAH, hay un total de 8 equipos nombrados en toda la región, aunque no todos funcionan como tales.
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -944,63 +988,65 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="247">
+  <cellXfs count="241">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" indent="2"/>
       <protection locked="0"/>
@@ -1341,120 +1387,95 @@
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1492,110 +1513,147 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1611,105 +1669,77 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Hoja1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF0000FF"/>
       <color rgb="FFFFFF66"/>
-      <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1736,68 +1766,72 @@
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>87630</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>74295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>742950</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
@@ -1837,100 +1871,241 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>428625</xdr:colOff>
+      <xdr:colOff>247650</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>676275</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="36952" b="15452"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="428625" y="0"/>
-          <a:ext cx="3476625" cy="1343025"/>
+          <a:off x="247650" y="0"/>
+          <a:ext cx="3476625" cy="1209675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>403860</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>129540</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>198120</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 2" descr="Nueva imagen (11)"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9157335" y="453390"/>
+          <a:ext cx="1318260" cy="339090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>30480</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>60960</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2415540</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="792480" y="60960"/>
+          <a:ext cx="2385060" cy="779145"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>403860</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22779" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2027,51 +2202,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>403860</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21829" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2168,51 +2343,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>403860</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20817" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2309,51 +2484,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>403860</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19797" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2450,51 +2625,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>403860</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18776" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2591,51 +2766,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>586740</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17756" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2732,51 +2907,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>822960</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13659" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2873,51 +3048,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>220980</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9563" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3014,51 +3189,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>281940</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>30480</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8540" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3155,51 +3330,173 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>354330</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>20955</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>36195</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10587" name="Picture 2" descr="Nueva imagen (11)"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="8945880" y="344805"/>
+          <a:ext cx="1312545" cy="339090"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1181100</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Imagen 4"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect r="36952" b="15452"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="9525"/>
+          <a:ext cx="3267075" cy="1190625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>129540</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>731520</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6493" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3296,173 +3593,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-[...121 lines deleted...]
-<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>312420</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>937260</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5471" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3559,51 +3734,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>137160</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>160020</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4446" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3700,51 +3875,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing23.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>213360</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>53340</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3422" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3841,51 +4016,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing24.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>876300</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1378" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3982,51 +4157,51 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing25.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>411480</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>129540</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>1028700</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2400" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -4134,276 +4309,276 @@
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>16</xdr:col>
       <xdr:colOff>474345</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>32385</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
-      <xdr:colOff>150495</xdr:colOff>
+      <xdr:colOff>350520</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>55245</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12789" name="Picture 2" descr="Nueva imagen (11)"/>
+        <xdr:cNvPr id="4" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="11285220" y="356235"/>
+          <a:off x="10961370" y="356235"/>
           <a:ext cx="1333500" cy="346710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:colOff>171450</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2266950</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>2352675</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Imagen 5"/>
+        <xdr:cNvPr id="5" name="Imagen 4"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="36952" b="15452"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="85725" y="0"/>
-          <a:ext cx="2962275" cy="1190625"/>
+          <a:off x="171450" y="0"/>
+          <a:ext cx="2962275" cy="981075"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2419350</xdr:colOff>
+      <xdr:colOff>2447925</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>36482</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="9525" y="0"/>
+          <a:off x="38100" y="0"/>
           <a:ext cx="3171825" cy="1008032"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>11</xdr:col>
-      <xdr:colOff>152400</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-      <xdr:colOff>150495</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>588645</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>123825</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="7" name="Grupo 6">
+        <xdr:cNvPr id="13" name="Grupo 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0200-000007000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="10572750" y="0"/>
-          <a:ext cx="2284095" cy="1257300"/>
+          <a:off x="8867775" y="0"/>
+          <a:ext cx="2284095" cy="1133475"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="2541270" cy="1094254"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:pic>
         <xdr:nvPicPr>
-          <xdr:cNvPr id="8" name="Picture 12" descr="Serv%20Planificacion%20bn%20hori">
+          <xdr:cNvPr id="14" name="Picture 12" descr="Serv%20Planificacion%20bn%20hori">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0200-000008000000}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </xdr:cNvPicPr>
         </xdr:nvPicPr>
         <xdr:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="72511"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </xdr:blipFill>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2541270" cy="1094254"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </xdr:spPr>
       </xdr:pic>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="9" name="Text Box 13">
+          <xdr:cNvPr id="15" name="Text Box 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{00000000-0008-0000-0200-000009000000}"/>
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="135466" y="762000"/>
             <a:ext cx="2284095" cy="271780"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFFFF"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
@@ -4436,58 +4611,245 @@
                 <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>www.murciasalud.es/planificacion</a:t>
             </a:r>
             <a:endParaRPr lang="es-ES" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2409825</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>17432</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="142875"/>
+          <a:ext cx="3171825" cy="1008032"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>150495</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="7" name="Grupo 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="10906125" y="0"/>
+          <a:ext cx="2284095" cy="1257300"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="2541270" cy="1094254"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="8" name="Picture 12" descr="Serv%20Planificacion%20bn%20hori">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="72511"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2541270" cy="1094254"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="Text Box 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000009000000}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </xdr:cNvSpPr>
+        </xdr:nvSpPr>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="135466" y="762000"/>
+            <a:ext cx="2284095" cy="271780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </xdr:spPr>
+        <xdr:txBody>
+          <a:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="es-ES" sz="1000">
+                <a:solidFill>
+                  <a:srgbClr val="777777"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Corbel" panose="020B0503020204020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>www.murciasalud.es/planificacion</a:t>
+            </a:r>
+            <a:endParaRPr lang="es-ES" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>619553</xdr:colOff>
+      <xdr:colOff>600503</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>209550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
@@ -4510,133 +4872,133 @@
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>133351</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>38101</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2838451</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>200025</xdr:rowOff>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 5"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect r="36952" b="15452"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="133351" y="180975"/>
-          <a:ext cx="3467100" cy="1304925"/>
+          <a:ext cx="3467100" cy="1190625"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>533399</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>161924</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2141220</xdr:colOff>
+      <xdr:colOff>1915223</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>51788</xdr:rowOff>
+      <xdr:rowOff>142874</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="762000" y="323850"/>
-          <a:ext cx="2141220" cy="699488"/>
+          <a:off x="533399" y="161924"/>
+          <a:ext cx="2420049" cy="790575"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -4661,191 +5023,50 @@
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="8997936" y="200025"/>
           <a:ext cx="1962578" cy="504825"/>
-        </a:xfrm>
-[...139 lines deleted...]
-          <a:ext cx="2141220" cy="699488"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -4908,226 +5129,226 @@
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>20955</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>392430</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>60961</xdr:rowOff>
+      <xdr:rowOff>51436</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2162175</xdr:colOff>
+      <xdr:colOff>1771650</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>112749</xdr:rowOff>
+      <xdr:rowOff>103224</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="782955" y="222886"/>
+          <a:off x="392430" y="213361"/>
           <a:ext cx="2141220" cy="699488"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>129540</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>146684</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>144780</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>74251</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>59055</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9157335" y="453390"/>
-          <a:ext cx="1318260" cy="339090"/>
+          <a:off x="9662159" y="495300"/>
+          <a:ext cx="1451567" cy="373380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>363855</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>51436</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2415540</xdr:colOff>
+      <xdr:colOff>1743075</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>30480</xdr:rowOff>
+      <xdr:rowOff>103224</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="792480" y="60960"/>
-          <a:ext cx="2385060" cy="779145"/>
+          <a:off x="363855" y="213361"/>
+          <a:ext cx="2141220" cy="699488"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -5408,365 +5629,371 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A7:N51"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:14" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7"/>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:14" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:14" s="43" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
     </row>
     <row r="10" spans="1:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="C10" s="206" t="s">
+      <c r="C10" s="210" t="s">
         <v>104</v>
       </c>
-      <c r="D10" s="206"/>
-[...5 lines deleted...]
-      <c r="J10" s="206"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="210"/>
       <c r="K10" s="133"/>
       <c r="L10" s="40"/>
       <c r="M10" s="43"/>
       <c r="N10" s="43"/>
     </row>
     <row r="11" spans="1:14" ht="15" x14ac:dyDescent="0.2">
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
       <c r="H11" s="67"/>
       <c r="I11" s="97"/>
       <c r="J11" s="67"/>
       <c r="K11" s="67"/>
       <c r="L11" s="40"/>
       <c r="M11" s="43"/>
       <c r="N11" s="43"/>
     </row>
     <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C12" s="207" t="s">
+      <c r="C12" s="211" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="207"/>
-[...5 lines deleted...]
-      <c r="J12" s="207"/>
+      <c r="D12" s="211"/>
+      <c r="E12" s="211"/>
+      <c r="F12" s="211"/>
+      <c r="G12" s="211"/>
+      <c r="H12" s="211"/>
+      <c r="I12" s="211"/>
+      <c r="J12" s="211"/>
       <c r="L12" s="137"/>
       <c r="N12" s="43"/>
     </row>
     <row r="13" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E13" s="124"/>
       <c r="F13" s="124"/>
       <c r="G13" s="124"/>
       <c r="H13" s="124"/>
       <c r="I13" s="124"/>
       <c r="J13" s="124"/>
       <c r="L13" s="137"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="C14" s="207" t="s">
+      <c r="C14" s="211" t="s">
         <v>43</v>
       </c>
-      <c r="D14" s="207"/>
-[...5 lines deleted...]
-      <c r="J14" s="207"/>
+      <c r="D14" s="211"/>
+      <c r="E14" s="211"/>
+      <c r="F14" s="211"/>
+      <c r="G14" s="211"/>
+      <c r="H14" s="211"/>
+      <c r="I14" s="211"/>
+      <c r="J14" s="211"/>
       <c r="L14" s="137"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="E15" s="124"/>
       <c r="F15" s="132"/>
       <c r="G15" s="132"/>
       <c r="H15" s="132"/>
-      <c r="I15" s="196"/>
+      <c r="I15" s="187"/>
       <c r="J15" s="124"/>
       <c r="L15" s="137"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="D16" s="203" t="s">
-[...8 lines deleted...]
-      <c r="I16" s="196"/>
+      <c r="D16" s="192" t="s">
+        <v>116</v>
+      </c>
+      <c r="E16" s="200" t="s">
+        <v>124</v>
+      </c>
+      <c r="F16" s="206" t="s">
+        <v>134</v>
+      </c>
+      <c r="G16" s="188"/>
+      <c r="H16" s="188"/>
+      <c r="I16" s="187"/>
       <c r="J16" s="124"/>
       <c r="L16" s="137"/>
     </row>
     <row r="17" spans="4:12" x14ac:dyDescent="0.2">
-      <c r="E17" s="245"/>
-[...3 lines deleted...]
-      <c r="I17" s="196"/>
+      <c r="E17" s="201"/>
+      <c r="F17" s="188"/>
+      <c r="G17" s="188"/>
+      <c r="H17" s="188"/>
+      <c r="I17" s="187"/>
       <c r="J17" s="124"/>
       <c r="L17" s="137"/>
     </row>
     <row r="18" spans="4:12" x14ac:dyDescent="0.2">
       <c r="D18" s="125" t="s">
         <v>61</v>
       </c>
-      <c r="E18" s="244" t="s">
+      <c r="E18" s="200" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="72" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="72" t="s">
         <v>89</v>
       </c>
       <c r="H18" s="72" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="72" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="4:12" x14ac:dyDescent="0.2">
-      <c r="E19" s="244"/>
+      <c r="E19" s="200"/>
       <c r="F19" s="125"/>
       <c r="G19" s="125"/>
       <c r="H19" s="125"/>
-      <c r="I19" s="196"/>
+      <c r="I19" s="187"/>
       <c r="J19" s="124"/>
     </row>
     <row r="20" spans="4:12" x14ac:dyDescent="0.2">
       <c r="D20" s="125" t="s">
         <v>50</v>
       </c>
-      <c r="E20" s="244" t="s">
+      <c r="E20" s="200" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="125" t="s">
         <v>53</v>
       </c>
       <c r="G20" s="125" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="125" t="s">
         <v>59</v>
       </c>
-      <c r="I20" s="195" t="s">
+      <c r="I20" s="186" t="s">
         <v>60</v>
       </c>
       <c r="J20" s="124"/>
     </row>
     <row r="21" spans="4:12" x14ac:dyDescent="0.2">
-      <c r="E21" s="245"/>
+      <c r="E21" s="201"/>
       <c r="F21" s="124"/>
       <c r="G21" s="125"/>
       <c r="H21" s="125"/>
-      <c r="I21" s="196"/>
+      <c r="I21" s="187"/>
       <c r="J21" s="124"/>
     </row>
     <row r="22" spans="4:12" x14ac:dyDescent="0.2">
       <c r="D22" s="125" t="s">
         <v>85</v>
       </c>
-      <c r="E22" s="244" t="s">
+      <c r="E22" s="200" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="125" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="125" t="s">
         <v>47</v>
       </c>
       <c r="H22" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="I22" s="195" t="s">
+      <c r="I22" s="186" t="s">
         <v>49</v>
       </c>
       <c r="J22" s="124"/>
     </row>
     <row r="23" spans="4:12" x14ac:dyDescent="0.2">
       <c r="E23" s="124"/>
       <c r="F23" s="124"/>
       <c r="G23" s="125"/>
       <c r="H23" s="125"/>
       <c r="I23" s="124"/>
       <c r="J23" s="124"/>
     </row>
     <row r="24" spans="4:12" x14ac:dyDescent="0.2">
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="74"/>
     </row>
     <row r="25" spans="4:12" x14ac:dyDescent="0.2">
       <c r="F25" s="72"/>
       <c r="H25" s="72"/>
       <c r="I25" s="74"/>
     </row>
     <row r="26" spans="4:12" x14ac:dyDescent="0.2">
       <c r="F26" s="72"/>
@@ -5892,50 +6119,51 @@
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="C12:H12" location="Notas!A1" tooltip="Notas Metodológicas" display="Notas Metodológicas"/>
     <hyperlink ref="C14:H14" location="Evolución!A1" tooltip="Evolución" display="Evolución"/>
     <hyperlink ref="F23:H23" location="'2017 MS 2015'!A1" display="Año 2017"/>
     <hyperlink ref="H22" location="'2009'!A1" tooltip="2009" display="Año 2009"/>
     <hyperlink ref="G22" location="'2008 MS 2009'!A1" tooltip="2008" display="Año 2008"/>
     <hyperlink ref="F22" location="'2007'!A1" tooltip="2007" display="Año 2007"/>
     <hyperlink ref="E22" location="'2006'!A1" tooltip="2006" display="Año 2006"/>
     <hyperlink ref="H20" location="'2015'!A1" tooltip="2015" display="Año 2015"/>
     <hyperlink ref="I20" location="'2016'!A1" tooltip="2016" display="Año 2016"/>
     <hyperlink ref="E18" location="'2018'!A1" tooltip="2018" display="Año 2018"/>
     <hyperlink ref="D18" location="'2017'!A1" tooltip="2017" display="Año 2017"/>
     <hyperlink ref="G20" location="'2014'!A1" tooltip="2014" display="Año 2014"/>
     <hyperlink ref="E20" location="'2012'!A1" tooltip="2012" display="Año 2012"/>
     <hyperlink ref="F20" location="'2013'!A1" tooltip="2013" display="Año 2013"/>
     <hyperlink ref="I22" location="'2010'!A1" tooltip="2010" display="Año 2010"/>
     <hyperlink ref="D20" location="'2011'!A1" tooltip="2011" display="Año 2011"/>
     <hyperlink ref="D22" location="'2005'!A1" tooltip="2005" display="Año 2005"/>
     <hyperlink ref="F18" location="'2019'!A1" tooltip="2019" display="Año 2019"/>
     <hyperlink ref="G18" location="'2020'!A1" tooltip="2020" display="Año 2020"/>
     <hyperlink ref="H18" location="'2021'!A1" tooltip="Año 2021" display="Año 2021"/>
     <hyperlink ref="I18" location="'2022'!A1" display="Año 2022"/>
     <hyperlink ref="D16" location="'2023'!A1" display="Año 2023"/>
     <hyperlink ref="E16" location="'2024'!A1" display="Año 2024"/>
+    <hyperlink ref="F16" location="'2025'!A1" display="Año 2025"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:AE28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="39.85546875" customWidth="1"/>
     <col min="15" max="15" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:31" x14ac:dyDescent="0.2">
       <c r="C2" s="116"/>
       <c r="D2" s="117"/>
       <c r="E2" s="118"/>
@@ -5976,881 +6204,1846 @@
       <c r="I3" s="119"/>
       <c r="J3" s="119"/>
       <c r="K3" s="119"/>
       <c r="L3" s="119"/>
       <c r="M3" s="119"/>
       <c r="N3" s="119"/>
       <c r="O3" s="119"/>
       <c r="P3" s="119"/>
       <c r="Q3" s="119"/>
       <c r="R3" s="119"/>
       <c r="S3" s="119"/>
       <c r="T3" s="119"/>
       <c r="U3" s="119"/>
       <c r="V3" s="119"/>
       <c r="W3" s="119"/>
       <c r="X3" s="119"/>
       <c r="Y3" s="119"/>
       <c r="Z3" s="119"/>
       <c r="AA3" s="119"/>
       <c r="AB3" s="119"/>
       <c r="AC3" s="119"/>
       <c r="AD3" s="119"/>
       <c r="AE3" s="119"/>
     </row>
     <row r="4" spans="2:31" x14ac:dyDescent="0.2">
-      <c r="D4" s="106"/>
-[...2 lines deleted...]
-      <c r="G4" s="106"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
     </row>
     <row r="7" spans="2:31" x14ac:dyDescent="0.2">
-      <c r="H7" s="223"/>
-[...6 lines deleted...]
-      <c r="O7" s="223"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="227"/>
+      <c r="N7" s="227"/>
+      <c r="O7" s="227"/>
     </row>
     <row r="8" spans="2:31" x14ac:dyDescent="0.2">
-      <c r="H8" s="230"/>
-[...16 lines deleted...]
-      <c r="Y8" s="223"/>
+      <c r="H8" s="234"/>
+      <c r="I8" s="234"/>
+      <c r="J8" s="234"/>
+      <c r="K8" s="234"/>
+      <c r="L8" s="234"/>
+      <c r="M8" s="234"/>
+      <c r="N8" s="234"/>
+      <c r="O8" s="234"/>
+      <c r="P8" s="227"/>
+      <c r="Q8" s="227"/>
+      <c r="R8" s="227"/>
+      <c r="S8" s="227"/>
+      <c r="T8" s="227"/>
+      <c r="U8" s="227"/>
+      <c r="V8" s="227"/>
+      <c r="W8" s="227"/>
+      <c r="X8" s="227"/>
+      <c r="Y8" s="227"/>
     </row>
     <row r="9" spans="2:31" ht="15" x14ac:dyDescent="0.2">
-      <c r="B9" s="206" t="s">
-[...22 lines deleted...]
-      <c r="Z9" s="228"/>
+      <c r="B9" s="210" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="210"/>
+      <c r="D9" s="210"/>
+      <c r="E9" s="210"/>
+      <c r="F9" s="210"/>
+      <c r="G9" s="210"/>
+      <c r="H9" s="210"/>
+      <c r="I9" s="210"/>
+      <c r="J9" s="228"/>
+      <c r="K9" s="228"/>
+      <c r="L9" s="228"/>
+      <c r="P9" s="232"/>
+      <c r="Q9" s="232"/>
+      <c r="R9" s="232"/>
+      <c r="S9" s="232"/>
+      <c r="T9" s="232"/>
+      <c r="U9" s="232"/>
+      <c r="V9" s="232"/>
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="232"/>
     </row>
     <row r="10" spans="2:31" x14ac:dyDescent="0.2">
       <c r="B10" s="19"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
-      <c r="P10" s="223"/>
-[...9 lines deleted...]
-      <c r="Z10" s="223"/>
+      <c r="P10" s="227"/>
+      <c r="Q10" s="227"/>
+      <c r="R10" s="227"/>
+      <c r="S10" s="227"/>
+      <c r="T10" s="227"/>
+      <c r="U10" s="227"/>
+      <c r="V10" s="227"/>
+      <c r="W10" s="227"/>
+      <c r="X10" s="227"/>
+      <c r="Y10" s="227"/>
+      <c r="Z10" s="227"/>
     </row>
     <row r="11" spans="2:31" x14ac:dyDescent="0.2">
-      <c r="B11" s="231" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="30">
+      <c r="B11" s="235" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="126">
+        <v>1</v>
+      </c>
+      <c r="D11" s="126">
+        <v>2</v>
+      </c>
+      <c r="E11" s="126">
         <v>3</v>
       </c>
-      <c r="F11" s="30">
+      <c r="F11" s="126">
         <v>4</v>
       </c>
-      <c r="G11" s="30">
+      <c r="G11" s="126">
         <v>5</v>
       </c>
-      <c r="H11" s="30">
+      <c r="H11" s="126">
         <v>6</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="126">
         <v>7</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="126">
         <v>8</v>
       </c>
-      <c r="K11" s="30">
+      <c r="K11" s="126">
         <v>9</v>
       </c>
-      <c r="L11" s="30" t="s">
+      <c r="L11" s="126" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="85"/>
     </row>
     <row r="12" spans="2:31" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B12" s="226"/>
-      <c r="C12" s="32" t="s">
+      <c r="B12" s="230"/>
+      <c r="C12" s="127" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="32" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="32" t="s">
+      <c r="D12" s="127" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="127" t="s">
         <v>3</v>
       </c>
-      <c r="F12" s="32" t="s">
+      <c r="F12" s="127" t="s">
         <v>4</v>
       </c>
-      <c r="G12" s="32" t="s">
+      <c r="G12" s="127" t="s">
         <v>5</v>
       </c>
-      <c r="H12" s="32" t="s">
+      <c r="H12" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="I12" s="32" t="s">
+      <c r="I12" s="127" t="s">
         <v>23</v>
       </c>
-      <c r="J12" s="32" t="s">
+      <c r="J12" s="127" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="32" t="s">
+      <c r="K12" s="127" t="s">
         <v>22</v>
       </c>
       <c r="L12" s="45" t="s">
         <v>17</v>
       </c>
       <c r="M12" s="85"/>
       <c r="O12" s="109"/>
-      <c r="P12" s="227"/>
-[...8 lines deleted...]
-      <c r="Y12" s="227"/>
+      <c r="P12" s="231"/>
+      <c r="Q12" s="231"/>
+      <c r="R12" s="231"/>
+      <c r="S12" s="231"/>
+      <c r="T12" s="231"/>
+      <c r="U12" s="231"/>
+      <c r="V12" s="231"/>
+      <c r="W12" s="231"/>
+      <c r="X12" s="231"/>
+      <c r="Y12" s="231"/>
       <c r="Z12" s="109"/>
     </row>
     <row r="13" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="76" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="87">
         <v>1</v>
       </c>
       <c r="D13" s="87">
         <v>1</v>
       </c>
       <c r="E13" s="87">
         <v>1</v>
       </c>
       <c r="F13" s="87">
         <v>1</v>
       </c>
       <c r="G13" s="87">
         <v>1</v>
       </c>
       <c r="H13" s="87">
         <v>1</v>
       </c>
       <c r="I13" s="87">
         <v>1</v>
       </c>
       <c r="J13" s="87">
         <v>1</v>
       </c>
       <c r="K13" s="87">
         <v>1</v>
       </c>
       <c r="L13" s="87" t="s">
         <v>15</v>
       </c>
-      <c r="M13" s="85"/>
+      <c r="M13" s="130"/>
       <c r="O13" s="110"/>
-      <c r="P13" s="227"/>
-[...8 lines deleted...]
-      <c r="Y13" s="227"/>
+      <c r="P13" s="231"/>
+      <c r="Q13" s="231"/>
+      <c r="R13" s="231"/>
+      <c r="S13" s="231"/>
+      <c r="T13" s="231"/>
+      <c r="U13" s="231"/>
+      <c r="V13" s="231"/>
+      <c r="W13" s="231"/>
+      <c r="X13" s="231"/>
+      <c r="Y13" s="231"/>
       <c r="Z13" s="109"/>
     </row>
     <row r="14" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="51" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="24">
         <v>1</v>
       </c>
       <c r="D14" s="24">
         <v>0</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
       </c>
       <c r="F14" s="24">
         <v>0</v>
       </c>
       <c r="G14" s="24">
         <v>1</v>
       </c>
       <c r="H14" s="24">
         <v>2</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="24">
         <v>0</v>
       </c>
       <c r="K14" s="24">
         <v>0</v>
       </c>
       <c r="L14" s="24">
         <v>5</v>
       </c>
-      <c r="M14" s="85"/>
+      <c r="M14" s="130"/>
       <c r="O14" s="110"/>
-      <c r="P14" s="114"/>
-[...8 lines deleted...]
-      <c r="Y14" s="114"/>
+      <c r="P14" s="128"/>
+      <c r="Q14" s="128"/>
+      <c r="R14" s="128"/>
+      <c r="S14" s="128"/>
+      <c r="T14" s="128"/>
+      <c r="U14" s="128"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="128"/>
+      <c r="X14" s="128"/>
+      <c r="Y14" s="128"/>
       <c r="Z14" s="109"/>
     </row>
     <row r="15" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="51" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="86">
         <v>15</v>
       </c>
       <c r="D15" s="86">
         <v>17</v>
       </c>
       <c r="E15" s="86">
         <v>11</v>
       </c>
       <c r="F15" s="86">
         <v>6</v>
       </c>
       <c r="G15" s="86">
         <v>3</v>
       </c>
       <c r="H15" s="86">
         <v>17</v>
       </c>
       <c r="I15" s="86">
         <v>12</v>
       </c>
       <c r="J15" s="86">
         <v>5</v>
       </c>
       <c r="K15" s="86">
         <v>4</v>
       </c>
       <c r="L15" s="86">
         <v>90</v>
       </c>
-      <c r="M15" s="85"/>
+      <c r="M15" s="130"/>
       <c r="O15" s="111"/>
       <c r="P15" s="112"/>
       <c r="Q15" s="112"/>
       <c r="R15" s="112"/>
       <c r="S15" s="112"/>
       <c r="T15" s="112"/>
       <c r="U15" s="112"/>
       <c r="V15" s="112"/>
       <c r="W15" s="112"/>
       <c r="X15" s="112"/>
       <c r="Y15" s="112"/>
       <c r="Z15" s="109"/>
     </row>
     <row r="16" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="77" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="86">
         <v>14</v>
       </c>
       <c r="D16" s="86">
         <v>16</v>
       </c>
       <c r="E16" s="86">
         <v>10</v>
       </c>
       <c r="F16" s="86">
         <v>6</v>
       </c>
       <c r="G16" s="86">
         <v>3</v>
       </c>
       <c r="H16" s="86">
         <v>15</v>
       </c>
       <c r="I16" s="86">
         <v>12</v>
       </c>
       <c r="J16" s="86">
         <v>5</v>
       </c>
       <c r="K16" s="86">
         <v>4</v>
       </c>
       <c r="L16" s="86">
         <v>85</v>
       </c>
-      <c r="M16" s="85"/>
+      <c r="M16" s="130"/>
       <c r="O16" s="111"/>
       <c r="P16" s="112"/>
       <c r="Q16" s="112"/>
       <c r="R16" s="112"/>
       <c r="S16" s="112"/>
       <c r="T16" s="112"/>
       <c r="U16" s="112"/>
       <c r="V16" s="112"/>
       <c r="W16" s="112"/>
       <c r="X16" s="112"/>
       <c r="Y16" s="112"/>
       <c r="Z16" s="109"/>
     </row>
     <row r="17" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="77" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="86">
         <v>32</v>
       </c>
       <c r="D17" s="86">
         <v>44</v>
       </c>
       <c r="E17" s="86">
         <v>28</v>
       </c>
       <c r="F17" s="86">
         <v>21</v>
       </c>
       <c r="G17" s="86">
         <v>3</v>
       </c>
       <c r="H17" s="86">
         <v>23</v>
       </c>
       <c r="I17" s="86">
         <v>17</v>
       </c>
       <c r="J17" s="86">
         <v>9</v>
       </c>
       <c r="K17" s="86">
         <v>3</v>
       </c>
       <c r="L17" s="86">
         <v>180</v>
       </c>
-      <c r="M17" s="85"/>
+      <c r="M17" s="130"/>
       <c r="O17" s="113"/>
       <c r="P17" s="112"/>
       <c r="Q17" s="112"/>
       <c r="R17" s="112"/>
       <c r="S17" s="112"/>
       <c r="T17" s="112"/>
       <c r="U17" s="112"/>
       <c r="V17" s="112"/>
       <c r="W17" s="112"/>
       <c r="X17" s="112"/>
       <c r="Y17" s="112"/>
       <c r="Z17" s="109"/>
     </row>
     <row r="18" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="77" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="24">
         <v>4</v>
       </c>
       <c r="D18" s="24">
         <v>1</v>
       </c>
       <c r="E18" s="24">
         <v>2</v>
       </c>
       <c r="F18" s="24">
         <v>1</v>
       </c>
       <c r="G18" s="24">
         <v>2</v>
       </c>
       <c r="H18" s="24">
         <v>2</v>
       </c>
       <c r="I18" s="24">
         <v>2</v>
       </c>
       <c r="J18" s="24">
         <v>1</v>
       </c>
       <c r="K18" s="24">
         <v>1</v>
       </c>
       <c r="L18" s="86">
         <v>16</v>
       </c>
-      <c r="M18" s="85"/>
+      <c r="M18" s="130"/>
       <c r="O18" s="113"/>
       <c r="P18" s="112"/>
       <c r="Q18" s="112"/>
       <c r="R18" s="112"/>
       <c r="S18" s="112"/>
       <c r="T18" s="112"/>
       <c r="U18" s="112"/>
       <c r="V18" s="112"/>
       <c r="W18" s="112"/>
       <c r="X18" s="112"/>
       <c r="Y18" s="112"/>
       <c r="Z18" s="109"/>
     </row>
     <row r="19" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="77" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="24">
         <v>1</v>
       </c>
       <c r="D19" s="24">
         <v>1</v>
       </c>
       <c r="E19" s="24">
         <v>1</v>
       </c>
       <c r="F19" s="24">
         <v>1</v>
       </c>
       <c r="G19" s="24">
         <v>0</v>
       </c>
       <c r="H19" s="24">
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="24">
         <v>0</v>
       </c>
       <c r="K19" s="24">
         <v>0</v>
       </c>
       <c r="L19" s="86">
         <v>4</v>
       </c>
-      <c r="M19" s="85"/>
+      <c r="M19" s="130"/>
       <c r="O19" s="113"/>
       <c r="P19" s="112"/>
       <c r="Q19" s="112"/>
       <c r="R19" s="112"/>
       <c r="S19" s="112"/>
       <c r="T19" s="112"/>
       <c r="U19" s="112"/>
       <c r="V19" s="112"/>
       <c r="W19" s="112"/>
       <c r="X19" s="112"/>
       <c r="Y19" s="112"/>
       <c r="Z19" s="109"/>
     </row>
     <row r="20" spans="2:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="77" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="24">
         <v>0</v>
       </c>
       <c r="D20" s="24">
         <v>0</v>
       </c>
       <c r="E20" s="24">
         <v>0</v>
       </c>
       <c r="F20" s="24">
         <v>0</v>
       </c>
       <c r="G20" s="24">
         <v>0</v>
       </c>
       <c r="H20" s="24">
         <v>0</v>
       </c>
       <c r="I20" s="24">
         <v>1</v>
       </c>
       <c r="J20" s="24">
         <v>0</v>
       </c>
       <c r="K20" s="24">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>1</v>
       </c>
-      <c r="M20" s="85"/>
+      <c r="M20" s="130"/>
       <c r="O20" s="113"/>
       <c r="P20" s="112"/>
       <c r="Q20" s="112"/>
       <c r="R20" s="112"/>
       <c r="S20" s="112"/>
       <c r="T20" s="112"/>
       <c r="U20" s="112"/>
       <c r="V20" s="112"/>
       <c r="W20" s="112"/>
       <c r="X20" s="112"/>
       <c r="Y20" s="112"/>
       <c r="Z20" s="109"/>
     </row>
     <row r="21" spans="2:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="51" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="24">
         <v>2</v>
       </c>
       <c r="D21" s="24">
         <v>4</v>
       </c>
       <c r="E21" s="24">
         <v>2</v>
       </c>
       <c r="F21" s="24">
         <v>1</v>
       </c>
       <c r="G21" s="24">
         <v>2</v>
       </c>
       <c r="H21" s="24">
         <v>2</v>
       </c>
       <c r="I21" s="24">
         <v>1</v>
       </c>
       <c r="J21" s="24">
         <v>2</v>
       </c>
       <c r="K21" s="24">
         <v>1</v>
       </c>
       <c r="L21" s="86">
         <v>17</v>
       </c>
-      <c r="M21" s="85"/>
+      <c r="M21" s="130"/>
       <c r="O21" s="111"/>
       <c r="P21" s="112"/>
       <c r="Q21" s="112"/>
       <c r="R21" s="112"/>
       <c r="S21" s="112"/>
       <c r="T21" s="112"/>
       <c r="U21" s="112"/>
       <c r="V21" s="112"/>
       <c r="W21" s="112"/>
       <c r="X21" s="112"/>
       <c r="Y21" s="112"/>
       <c r="Z21" s="109"/>
     </row>
     <row r="22" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="51" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="24">
         <v>8</v>
       </c>
       <c r="D22" s="24">
         <v>8</v>
       </c>
       <c r="E22" s="24">
         <v>8</v>
       </c>
       <c r="F22" s="24">
         <v>8</v>
       </c>
       <c r="G22" s="24">
         <v>2</v>
       </c>
       <c r="H22" s="24">
         <v>6</v>
       </c>
       <c r="I22" s="24">
         <v>3</v>
       </c>
       <c r="J22" s="24">
         <v>3</v>
       </c>
       <c r="K22" s="24">
         <v>3</v>
       </c>
       <c r="L22" s="86">
         <v>49</v>
       </c>
-      <c r="M22" s="85"/>
+      <c r="M22" s="130"/>
       <c r="O22" s="111"/>
       <c r="P22" s="112"/>
       <c r="Q22" s="112"/>
       <c r="R22" s="112"/>
       <c r="S22" s="112"/>
       <c r="T22" s="112"/>
       <c r="U22" s="112"/>
       <c r="V22" s="112"/>
       <c r="W22" s="112"/>
       <c r="X22" s="112"/>
       <c r="Y22" s="112"/>
       <c r="Z22" s="109"/>
     </row>
     <row r="23" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="51" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="24">
         <v>2</v>
       </c>
       <c r="D23" s="24">
         <v>3</v>
       </c>
       <c r="E23" s="24">
         <v>2</v>
       </c>
       <c r="F23" s="24">
         <v>1</v>
       </c>
       <c r="G23" s="24">
         <v>1</v>
       </c>
       <c r="H23" s="24">
         <v>2</v>
       </c>
       <c r="I23" s="24">
         <v>2</v>
       </c>
       <c r="J23" s="24">
         <v>1</v>
       </c>
       <c r="K23" s="24">
         <v>1</v>
       </c>
       <c r="L23" s="86">
         <v>15</v>
       </c>
-      <c r="M23" s="85"/>
+      <c r="M23" s="130"/>
       <c r="O23" s="111"/>
       <c r="P23" s="112"/>
       <c r="Q23" s="112"/>
       <c r="R23" s="112"/>
       <c r="S23" s="112"/>
       <c r="T23" s="112"/>
       <c r="U23" s="112"/>
       <c r="V23" s="112"/>
       <c r="W23" s="112"/>
       <c r="X23" s="112"/>
       <c r="Y23" s="112"/>
       <c r="Z23" s="109"/>
     </row>
     <row r="24" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="51" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="24">
         <v>1</v>
       </c>
       <c r="D24" s="24">
         <v>1</v>
       </c>
       <c r="E24" s="24">
         <v>1</v>
       </c>
       <c r="F24" s="24">
         <v>1</v>
       </c>
       <c r="G24" s="24">
         <v>1</v>
       </c>
       <c r="H24" s="24">
         <v>1</v>
       </c>
       <c r="I24" s="24">
         <v>1</v>
       </c>
       <c r="J24" s="24">
         <v>1</v>
       </c>
       <c r="K24" s="24">
         <v>1</v>
       </c>
       <c r="L24" s="86">
         <v>9</v>
       </c>
-      <c r="M24" s="85"/>
+      <c r="M24" s="130"/>
       <c r="O24" s="111"/>
       <c r="P24" s="112"/>
       <c r="Q24" s="112"/>
       <c r="R24" s="112"/>
       <c r="S24" s="112"/>
       <c r="T24" s="112"/>
       <c r="U24" s="112"/>
       <c r="V24" s="112"/>
       <c r="W24" s="112"/>
       <c r="X24" s="112"/>
       <c r="Y24" s="112"/>
       <c r="Z24" s="109"/>
     </row>
     <row r="25" spans="2:26" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="53" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="88">
         <v>1</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="88">
         <v>0</v>
       </c>
       <c r="G25" s="88">
         <v>0</v>
       </c>
       <c r="H25" s="88">
         <v>0</v>
       </c>
       <c r="I25" s="88">
         <v>0</v>
       </c>
       <c r="J25" s="88">
         <v>0</v>
       </c>
       <c r="K25" s="88">
         <v>0</v>
       </c>
       <c r="L25" s="89">
         <v>1</v>
       </c>
-      <c r="M25" s="85"/>
+      <c r="M25" s="130"/>
       <c r="O25" s="111"/>
       <c r="P25" s="112"/>
       <c r="Q25" s="112"/>
       <c r="R25" s="112"/>
       <c r="S25" s="112"/>
       <c r="T25" s="112"/>
       <c r="U25" s="112"/>
       <c r="V25" s="112"/>
       <c r="W25" s="112"/>
       <c r="X25" s="112"/>
       <c r="Y25" s="112"/>
       <c r="Z25" s="109"/>
     </row>
     <row r="26" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="105"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="24"/>
       <c r="K26" s="24"/>
       <c r="L26" s="86"/>
       <c r="M26" s="85"/>
       <c r="O26" s="111"/>
       <c r="P26" s="112"/>
       <c r="Q26" s="112"/>
       <c r="R26" s="112"/>
       <c r="S26" s="112"/>
       <c r="T26" s="112"/>
       <c r="U26" s="112"/>
       <c r="V26" s="112"/>
       <c r="W26" s="112"/>
       <c r="X26" s="112"/>
       <c r="Y26" s="112"/>
       <c r="Z26" s="109"/>
     </row>
     <row r="27" spans="2:26" ht="78" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="217" t="s">
+      <c r="B27" s="221" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
+      <c r="O27" s="111"/>
+      <c r="P27" s="112"/>
+      <c r="Q27" s="112"/>
+      <c r="R27" s="112"/>
+      <c r="S27" s="112"/>
+      <c r="T27" s="112"/>
+      <c r="U27" s="112"/>
+      <c r="V27" s="112"/>
+      <c r="W27" s="112"/>
+      <c r="X27" s="112"/>
+      <c r="Y27" s="112"/>
+      <c r="Z27" s="109"/>
+    </row>
+    <row r="28" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="108"/>
+      <c r="C28" s="107"/>
+      <c r="D28" s="107"/>
+      <c r="E28" s="107"/>
+      <c r="F28" s="107"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="69" t="s">
+        <v>35</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="B27:L27"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="P12:P13"/>
+    <mergeCell ref="Q12:Q13"/>
+    <mergeCell ref="R12:R13"/>
+    <mergeCell ref="S12:S13"/>
+    <mergeCell ref="T12:T13"/>
+    <mergeCell ref="H7:O7"/>
+    <mergeCell ref="H8:O8"/>
+    <mergeCell ref="P8:Y8"/>
+    <mergeCell ref="B9:L9"/>
+    <mergeCell ref="P9:Z9"/>
+    <mergeCell ref="P10:Z10"/>
+    <mergeCell ref="U12:U13"/>
+    <mergeCell ref="V12:V13"/>
+    <mergeCell ref="W12:W13"/>
+    <mergeCell ref="X12:X13"/>
+    <mergeCell ref="Y12:Y13"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
+  </hyperlinks>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:AE28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="39.85546875" customWidth="1"/>
+    <col min="15" max="15" width="23.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.42578125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="C2" s="116"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="118"/>
+      <c r="F2" s="118"/>
+      <c r="G2" s="118"/>
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
+      <c r="J2" s="119"/>
+      <c r="K2" s="119"/>
+      <c r="L2" s="119"/>
+      <c r="M2" s="119"/>
+      <c r="N2" s="119"/>
+      <c r="O2" s="119"/>
+      <c r="P2" s="119"/>
+      <c r="Q2" s="119"/>
+      <c r="R2" s="119"/>
+      <c r="S2" s="119"/>
+      <c r="T2" s="119"/>
+      <c r="U2" s="119"/>
+      <c r="V2" s="119"/>
+      <c r="W2" s="119"/>
+      <c r="X2" s="119"/>
+      <c r="Y2" s="119"/>
+      <c r="Z2" s="119"/>
+      <c r="AA2" s="119"/>
+      <c r="AB2" s="119"/>
+      <c r="AC2" s="119"/>
+      <c r="AD2" s="119"/>
+      <c r="AE2" s="119"/>
+    </row>
+    <row r="3" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="C3" s="120"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="119"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="119"/>
+      <c r="H3" s="119"/>
+      <c r="I3" s="119"/>
+      <c r="J3" s="119"/>
+      <c r="K3" s="119"/>
+      <c r="L3" s="119"/>
+      <c r="M3" s="119"/>
+      <c r="N3" s="119"/>
+      <c r="O3" s="119"/>
+      <c r="P3" s="119"/>
+      <c r="Q3" s="119"/>
+      <c r="R3" s="119"/>
+      <c r="S3" s="119"/>
+      <c r="T3" s="119"/>
+      <c r="U3" s="119"/>
+      <c r="V3" s="119"/>
+      <c r="W3" s="119"/>
+      <c r="X3" s="119"/>
+      <c r="Y3" s="119"/>
+      <c r="Z3" s="119"/>
+      <c r="AA3" s="119"/>
+      <c r="AB3" s="119"/>
+      <c r="AC3" s="119"/>
+      <c r="AD3" s="119"/>
+      <c r="AE3" s="119"/>
+    </row>
+    <row r="4" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+    </row>
+    <row r="7" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="H7" s="227"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="227"/>
+      <c r="N7" s="227"/>
+      <c r="O7" s="227"/>
+    </row>
+    <row r="8" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="H8" s="234"/>
+      <c r="I8" s="234"/>
+      <c r="J8" s="234"/>
+      <c r="K8" s="234"/>
+      <c r="L8" s="234"/>
+      <c r="M8" s="234"/>
+      <c r="N8" s="234"/>
+      <c r="O8" s="234"/>
+      <c r="P8" s="227"/>
+      <c r="Q8" s="227"/>
+      <c r="R8" s="227"/>
+      <c r="S8" s="227"/>
+      <c r="T8" s="227"/>
+      <c r="U8" s="227"/>
+      <c r="V8" s="227"/>
+      <c r="W8" s="227"/>
+      <c r="X8" s="227"/>
+      <c r="Y8" s="227"/>
+    </row>
+    <row r="9" spans="2:31" ht="15" x14ac:dyDescent="0.2">
+      <c r="B9" s="210" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="210"/>
+      <c r="D9" s="210"/>
+      <c r="E9" s="210"/>
+      <c r="F9" s="210"/>
+      <c r="G9" s="210"/>
+      <c r="H9" s="210"/>
+      <c r="I9" s="210"/>
+      <c r="J9" s="228"/>
+      <c r="K9" s="228"/>
+      <c r="L9" s="228"/>
+      <c r="P9" s="232"/>
+      <c r="Q9" s="232"/>
+      <c r="R9" s="232"/>
+      <c r="S9" s="232"/>
+      <c r="T9" s="232"/>
+      <c r="U9" s="232"/>
+      <c r="V9" s="232"/>
+      <c r="W9" s="232"/>
+      <c r="X9" s="232"/>
+      <c r="Y9" s="232"/>
+      <c r="Z9" s="232"/>
+    </row>
+    <row r="10" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="B10" s="19"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="P10" s="227"/>
+      <c r="Q10" s="227"/>
+      <c r="R10" s="227"/>
+      <c r="S10" s="227"/>
+      <c r="T10" s="227"/>
+      <c r="U10" s="227"/>
+      <c r="V10" s="227"/>
+      <c r="W10" s="227"/>
+      <c r="X10" s="227"/>
+      <c r="Y10" s="227"/>
+      <c r="Z10" s="227"/>
+    </row>
+    <row r="11" spans="2:31" x14ac:dyDescent="0.2">
+      <c r="B11" s="235" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="30">
+        <v>1</v>
+      </c>
+      <c r="D11" s="30">
+        <v>2</v>
+      </c>
+      <c r="E11" s="30">
+        <v>3</v>
+      </c>
+      <c r="F11" s="30">
+        <v>4</v>
+      </c>
+      <c r="G11" s="30">
+        <v>5</v>
+      </c>
+      <c r="H11" s="30">
+        <v>6</v>
+      </c>
+      <c r="I11" s="30">
+        <v>7</v>
+      </c>
+      <c r="J11" s="30">
+        <v>8</v>
+      </c>
+      <c r="K11" s="30">
+        <v>9</v>
+      </c>
+      <c r="L11" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="M11" s="85"/>
+    </row>
+    <row r="12" spans="2:31" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B12" s="230"/>
+      <c r="C12" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="G12" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" s="85"/>
+      <c r="O12" s="109"/>
+      <c r="P12" s="231"/>
+      <c r="Q12" s="231"/>
+      <c r="R12" s="231"/>
+      <c r="S12" s="231"/>
+      <c r="T12" s="231"/>
+      <c r="U12" s="231"/>
+      <c r="V12" s="231"/>
+      <c r="W12" s="231"/>
+      <c r="X12" s="231"/>
+      <c r="Y12" s="231"/>
+      <c r="Z12" s="109"/>
+    </row>
+    <row r="13" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="87">
+        <v>1</v>
+      </c>
+      <c r="D13" s="87">
+        <v>1</v>
+      </c>
+      <c r="E13" s="87">
+        <v>1</v>
+      </c>
+      <c r="F13" s="87">
+        <v>1</v>
+      </c>
+      <c r="G13" s="87">
+        <v>1</v>
+      </c>
+      <c r="H13" s="87">
+        <v>1</v>
+      </c>
+      <c r="I13" s="87">
+        <v>1</v>
+      </c>
+      <c r="J13" s="87">
+        <v>1</v>
+      </c>
+      <c r="K13" s="87">
+        <v>1</v>
+      </c>
+      <c r="L13" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="85"/>
+      <c r="O13" s="110"/>
+      <c r="P13" s="231"/>
+      <c r="Q13" s="231"/>
+      <c r="R13" s="231"/>
+      <c r="S13" s="231"/>
+      <c r="T13" s="231"/>
+      <c r="U13" s="231"/>
+      <c r="V13" s="231"/>
+      <c r="W13" s="231"/>
+      <c r="X13" s="231"/>
+      <c r="Y13" s="231"/>
+      <c r="Z13" s="109"/>
+    </row>
+    <row r="14" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="24">
+        <v>1</v>
+      </c>
+      <c r="D14" s="24">
+        <v>0</v>
+      </c>
+      <c r="E14" s="24">
+        <v>1</v>
+      </c>
+      <c r="F14" s="24">
+        <v>0</v>
+      </c>
+      <c r="G14" s="24">
+        <v>1</v>
+      </c>
+      <c r="H14" s="24">
+        <v>2</v>
+      </c>
+      <c r="I14" s="24">
+        <v>0</v>
+      </c>
+      <c r="J14" s="24">
+        <v>0</v>
+      </c>
+      <c r="K14" s="24">
+        <v>0</v>
+      </c>
+      <c r="L14" s="24">
+        <v>5</v>
+      </c>
+      <c r="M14" s="85"/>
+      <c r="O14" s="110"/>
+      <c r="P14" s="114"/>
+      <c r="Q14" s="114"/>
+      <c r="R14" s="114"/>
+      <c r="S14" s="114"/>
+      <c r="T14" s="114"/>
+      <c r="U14" s="114"/>
+      <c r="V14" s="114"/>
+      <c r="W14" s="114"/>
+      <c r="X14" s="114"/>
+      <c r="Y14" s="114"/>
+      <c r="Z14" s="109"/>
+    </row>
+    <row r="15" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="86">
+        <v>15</v>
+      </c>
+      <c r="D15" s="86">
+        <v>17</v>
+      </c>
+      <c r="E15" s="86">
+        <v>11</v>
+      </c>
+      <c r="F15" s="86">
+        <v>6</v>
+      </c>
+      <c r="G15" s="86">
+        <v>3</v>
+      </c>
+      <c r="H15" s="86">
+        <v>17</v>
+      </c>
+      <c r="I15" s="86">
+        <v>12</v>
+      </c>
+      <c r="J15" s="86">
+        <v>5</v>
+      </c>
+      <c r="K15" s="86">
+        <v>4</v>
+      </c>
+      <c r="L15" s="86">
+        <v>90</v>
+      </c>
+      <c r="M15" s="85"/>
+      <c r="O15" s="111"/>
+      <c r="P15" s="112"/>
+      <c r="Q15" s="112"/>
+      <c r="R15" s="112"/>
+      <c r="S15" s="112"/>
+      <c r="T15" s="112"/>
+      <c r="U15" s="112"/>
+      <c r="V15" s="112"/>
+      <c r="W15" s="112"/>
+      <c r="X15" s="112"/>
+      <c r="Y15" s="112"/>
+      <c r="Z15" s="109"/>
+    </row>
+    <row r="16" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="86">
+        <v>14</v>
+      </c>
+      <c r="D16" s="86">
+        <v>16</v>
+      </c>
+      <c r="E16" s="86">
+        <v>10</v>
+      </c>
+      <c r="F16" s="86">
+        <v>6</v>
+      </c>
+      <c r="G16" s="86">
+        <v>3</v>
+      </c>
+      <c r="H16" s="86">
+        <v>15</v>
+      </c>
+      <c r="I16" s="86">
+        <v>12</v>
+      </c>
+      <c r="J16" s="86">
+        <v>5</v>
+      </c>
+      <c r="K16" s="86">
+        <v>4</v>
+      </c>
+      <c r="L16" s="86">
+        <v>85</v>
+      </c>
+      <c r="M16" s="85"/>
+      <c r="O16" s="111"/>
+      <c r="P16" s="112"/>
+      <c r="Q16" s="112"/>
+      <c r="R16" s="112"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="112"/>
+      <c r="U16" s="112"/>
+      <c r="V16" s="112"/>
+      <c r="W16" s="112"/>
+      <c r="X16" s="112"/>
+      <c r="Y16" s="112"/>
+      <c r="Z16" s="109"/>
+    </row>
+    <row r="17" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="86">
+        <v>32</v>
+      </c>
+      <c r="D17" s="86">
+        <v>44</v>
+      </c>
+      <c r="E17" s="86">
+        <v>28</v>
+      </c>
+      <c r="F17" s="86">
+        <v>21</v>
+      </c>
+      <c r="G17" s="86">
+        <v>3</v>
+      </c>
+      <c r="H17" s="86">
+        <v>23</v>
+      </c>
+      <c r="I17" s="86">
+        <v>17</v>
+      </c>
+      <c r="J17" s="86">
+        <v>9</v>
+      </c>
+      <c r="K17" s="86">
+        <v>3</v>
+      </c>
+      <c r="L17" s="86">
+        <v>180</v>
+      </c>
+      <c r="M17" s="85"/>
+      <c r="O17" s="113"/>
+      <c r="P17" s="112"/>
+      <c r="Q17" s="112"/>
+      <c r="R17" s="112"/>
+      <c r="S17" s="112"/>
+      <c r="T17" s="112"/>
+      <c r="U17" s="112"/>
+      <c r="V17" s="112"/>
+      <c r="W17" s="112"/>
+      <c r="X17" s="112"/>
+      <c r="Y17" s="112"/>
+      <c r="Z17" s="109"/>
+    </row>
+    <row r="18" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="24">
+        <v>4</v>
+      </c>
+      <c r="D18" s="24">
+        <v>1</v>
+      </c>
+      <c r="E18" s="24">
+        <v>2</v>
+      </c>
+      <c r="F18" s="24">
+        <v>1</v>
+      </c>
+      <c r="G18" s="24">
+        <v>2</v>
+      </c>
+      <c r="H18" s="24">
+        <v>2</v>
+      </c>
+      <c r="I18" s="24">
+        <v>2</v>
+      </c>
+      <c r="J18" s="24">
+        <v>1</v>
+      </c>
+      <c r="K18" s="24">
+        <v>1</v>
+      </c>
+      <c r="L18" s="86">
+        <v>16</v>
+      </c>
+      <c r="M18" s="85"/>
+      <c r="O18" s="113"/>
+      <c r="P18" s="112"/>
+      <c r="Q18" s="112"/>
+      <c r="R18" s="112"/>
+      <c r="S18" s="112"/>
+      <c r="T18" s="112"/>
+      <c r="U18" s="112"/>
+      <c r="V18" s="112"/>
+      <c r="W18" s="112"/>
+      <c r="X18" s="112"/>
+      <c r="Y18" s="112"/>
+      <c r="Z18" s="109"/>
+    </row>
+    <row r="19" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="24">
+        <v>1</v>
+      </c>
+      <c r="D19" s="24">
+        <v>1</v>
+      </c>
+      <c r="E19" s="24">
+        <v>1</v>
+      </c>
+      <c r="F19" s="24">
+        <v>1</v>
+      </c>
+      <c r="G19" s="24">
+        <v>0</v>
+      </c>
+      <c r="H19" s="24">
+        <v>0</v>
+      </c>
+      <c r="I19" s="24">
+        <v>0</v>
+      </c>
+      <c r="J19" s="24">
+        <v>0</v>
+      </c>
+      <c r="K19" s="24">
+        <v>0</v>
+      </c>
+      <c r="L19" s="86">
+        <v>4</v>
+      </c>
+      <c r="M19" s="85"/>
+      <c r="O19" s="113"/>
+      <c r="P19" s="112"/>
+      <c r="Q19" s="112"/>
+      <c r="R19" s="112"/>
+      <c r="S19" s="112"/>
+      <c r="T19" s="112"/>
+      <c r="U19" s="112"/>
+      <c r="V19" s="112"/>
+      <c r="W19" s="112"/>
+      <c r="X19" s="112"/>
+      <c r="Y19" s="112"/>
+      <c r="Z19" s="109"/>
+    </row>
+    <row r="20" spans="2:26" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="24">
+        <v>0</v>
+      </c>
+      <c r="D20" s="24">
+        <v>0</v>
+      </c>
+      <c r="E20" s="24">
+        <v>0</v>
+      </c>
+      <c r="F20" s="24">
+        <v>0</v>
+      </c>
+      <c r="G20" s="24">
+        <v>0</v>
+      </c>
+      <c r="H20" s="24">
+        <v>0</v>
+      </c>
+      <c r="I20" s="24">
+        <v>1</v>
+      </c>
+      <c r="J20" s="24">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="86">
+        <v>1</v>
+      </c>
+      <c r="M20" s="85"/>
+      <c r="O20" s="113"/>
+      <c r="P20" s="112"/>
+      <c r="Q20" s="112"/>
+      <c r="R20" s="112"/>
+      <c r="S20" s="112"/>
+      <c r="T20" s="112"/>
+      <c r="U20" s="112"/>
+      <c r="V20" s="112"/>
+      <c r="W20" s="112"/>
+      <c r="X20" s="112"/>
+      <c r="Y20" s="112"/>
+      <c r="Z20" s="109"/>
+    </row>
+    <row r="21" spans="2:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="24">
+        <v>2</v>
+      </c>
+      <c r="D21" s="24">
+        <v>4</v>
+      </c>
+      <c r="E21" s="24">
+        <v>2</v>
+      </c>
+      <c r="F21" s="24">
+        <v>1</v>
+      </c>
+      <c r="G21" s="24">
+        <v>2</v>
+      </c>
+      <c r="H21" s="24">
+        <v>2</v>
+      </c>
+      <c r="I21" s="24">
+        <v>1</v>
+      </c>
+      <c r="J21" s="24">
+        <v>2</v>
+      </c>
+      <c r="K21" s="24">
+        <v>1</v>
+      </c>
+      <c r="L21" s="86">
+        <v>17</v>
+      </c>
+      <c r="M21" s="85"/>
+      <c r="O21" s="111"/>
+      <c r="P21" s="112"/>
+      <c r="Q21" s="112"/>
+      <c r="R21" s="112"/>
+      <c r="S21" s="112"/>
+      <c r="T21" s="112"/>
+      <c r="U21" s="112"/>
+      <c r="V21" s="112"/>
+      <c r="W21" s="112"/>
+      <c r="X21" s="112"/>
+      <c r="Y21" s="112"/>
+      <c r="Z21" s="109"/>
+    </row>
+    <row r="22" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="24">
+        <v>8</v>
+      </c>
+      <c r="D22" s="24">
+        <v>8</v>
+      </c>
+      <c r="E22" s="24">
+        <v>8</v>
+      </c>
+      <c r="F22" s="24">
+        <v>8</v>
+      </c>
+      <c r="G22" s="24">
+        <v>2</v>
+      </c>
+      <c r="H22" s="24">
+        <v>6</v>
+      </c>
+      <c r="I22" s="24">
+        <v>3</v>
+      </c>
+      <c r="J22" s="24">
+        <v>3</v>
+      </c>
+      <c r="K22" s="24">
+        <v>3</v>
+      </c>
+      <c r="L22" s="86">
+        <v>49</v>
+      </c>
+      <c r="M22" s="85"/>
+      <c r="O22" s="111"/>
+      <c r="P22" s="112"/>
+      <c r="Q22" s="112"/>
+      <c r="R22" s="112"/>
+      <c r="S22" s="112"/>
+      <c r="T22" s="112"/>
+      <c r="U22" s="112"/>
+      <c r="V22" s="112"/>
+      <c r="W22" s="112"/>
+      <c r="X22" s="112"/>
+      <c r="Y22" s="112"/>
+      <c r="Z22" s="109"/>
+    </row>
+    <row r="23" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="24">
+        <v>2</v>
+      </c>
+      <c r="D23" s="24">
+        <v>3</v>
+      </c>
+      <c r="E23" s="24">
+        <v>2</v>
+      </c>
+      <c r="F23" s="24">
+        <v>1</v>
+      </c>
+      <c r="G23" s="24">
+        <v>1</v>
+      </c>
+      <c r="H23" s="24">
+        <v>2</v>
+      </c>
+      <c r="I23" s="24">
+        <v>2</v>
+      </c>
+      <c r="J23" s="24">
+        <v>1</v>
+      </c>
+      <c r="K23" s="24">
+        <v>1</v>
+      </c>
+      <c r="L23" s="86">
+        <v>15</v>
+      </c>
+      <c r="M23" s="85"/>
+      <c r="O23" s="111"/>
+      <c r="P23" s="112"/>
+      <c r="Q23" s="112"/>
+      <c r="R23" s="112"/>
+      <c r="S23" s="112"/>
+      <c r="T23" s="112"/>
+      <c r="U23" s="112"/>
+      <c r="V23" s="112"/>
+      <c r="W23" s="112"/>
+      <c r="X23" s="112"/>
+      <c r="Y23" s="112"/>
+      <c r="Z23" s="109"/>
+    </row>
+    <row r="24" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="24">
+        <v>1</v>
+      </c>
+      <c r="D24" s="24">
+        <v>1</v>
+      </c>
+      <c r="E24" s="24">
+        <v>1</v>
+      </c>
+      <c r="F24" s="24">
+        <v>1</v>
+      </c>
+      <c r="G24" s="24">
+        <v>1</v>
+      </c>
+      <c r="H24" s="24">
+        <v>1</v>
+      </c>
+      <c r="I24" s="24">
+        <v>1</v>
+      </c>
+      <c r="J24" s="24">
+        <v>1</v>
+      </c>
+      <c r="K24" s="24">
+        <v>1</v>
+      </c>
+      <c r="L24" s="86">
+        <v>9</v>
+      </c>
+      <c r="M24" s="85"/>
+      <c r="O24" s="111"/>
+      <c r="P24" s="112"/>
+      <c r="Q24" s="112"/>
+      <c r="R24" s="112"/>
+      <c r="S24" s="112"/>
+      <c r="T24" s="112"/>
+      <c r="U24" s="112"/>
+      <c r="V24" s="112"/>
+      <c r="W24" s="112"/>
+      <c r="X24" s="112"/>
+      <c r="Y24" s="112"/>
+      <c r="Z24" s="109"/>
+    </row>
+    <row r="25" spans="2:26" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="88">
+        <v>1</v>
+      </c>
+      <c r="D25" s="88">
+        <v>0</v>
+      </c>
+      <c r="E25" s="88">
+        <v>0</v>
+      </c>
+      <c r="F25" s="88">
+        <v>0</v>
+      </c>
+      <c r="G25" s="88">
+        <v>0</v>
+      </c>
+      <c r="H25" s="88">
+        <v>0</v>
+      </c>
+      <c r="I25" s="88">
+        <v>0</v>
+      </c>
+      <c r="J25" s="88">
+        <v>0</v>
+      </c>
+      <c r="K25" s="88">
+        <v>0</v>
+      </c>
+      <c r="L25" s="89">
+        <v>1</v>
+      </c>
+      <c r="M25" s="85"/>
+      <c r="O25" s="111"/>
+      <c r="P25" s="112"/>
+      <c r="Q25" s="112"/>
+      <c r="R25" s="112"/>
+      <c r="S25" s="112"/>
+      <c r="T25" s="112"/>
+      <c r="U25" s="112"/>
+      <c r="V25" s="112"/>
+      <c r="W25" s="112"/>
+      <c r="X25" s="112"/>
+      <c r="Y25" s="112"/>
+      <c r="Z25" s="109"/>
+    </row>
+    <row r="26" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="105"/>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="86"/>
+      <c r="M26" s="85"/>
+      <c r="O26" s="111"/>
+      <c r="P26" s="112"/>
+      <c r="Q26" s="112"/>
+      <c r="R26" s="112"/>
+      <c r="S26" s="112"/>
+      <c r="T26" s="112"/>
+      <c r="U26" s="112"/>
+      <c r="V26" s="112"/>
+      <c r="W26" s="112"/>
+      <c r="X26" s="112"/>
+      <c r="Y26" s="112"/>
+      <c r="Z26" s="109"/>
+    </row>
+    <row r="27" spans="2:26" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="221" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="229"/>
-[...8 lines deleted...]
-      <c r="L27" s="229"/>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
       <c r="O27" s="111"/>
       <c r="P27" s="112"/>
       <c r="Q27" s="112"/>
       <c r="R27" s="112"/>
       <c r="S27" s="112"/>
       <c r="T27" s="112"/>
       <c r="U27" s="112"/>
       <c r="V27" s="112"/>
       <c r="W27" s="112"/>
       <c r="X27" s="112"/>
       <c r="Y27" s="112"/>
       <c r="Z27" s="109"/>
     </row>
     <row r="28" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="108"/>
       <c r="C28" s="107"/>
       <c r="D28" s="107"/>
       <c r="E28" s="107"/>
       <c r="F28" s="107"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="69" t="s">
@@ -6865,137 +8058,137 @@
     <mergeCell ref="R12:R13"/>
     <mergeCell ref="H7:O7"/>
     <mergeCell ref="H8:O8"/>
     <mergeCell ref="B9:L9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="Y12:Y13"/>
     <mergeCell ref="P8:Y8"/>
     <mergeCell ref="P9:Z9"/>
     <mergeCell ref="P10:Z10"/>
     <mergeCell ref="S12:S13"/>
     <mergeCell ref="T12:T13"/>
     <mergeCell ref="U12:U13"/>
     <mergeCell ref="V12:V13"/>
     <mergeCell ref="W12:W13"/>
     <mergeCell ref="X12:X13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="39.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K6" s="115"/>
       <c r="L6" s="115"/>
       <c r="M6" s="115"/>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K7" s="115"/>
       <c r="L7" s="115"/>
       <c r="M7" s="115"/>
     </row>
     <row r="10" spans="2:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="206" t="s">
+      <c r="B10" s="210" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="206"/>
-[...8 lines deleted...]
-      <c r="L10" s="224"/>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B11" s="19"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B12" s="231" t="s">
+      <c r="B12" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="30">
         <v>1</v>
       </c>
       <c r="D12" s="30">
         <v>2</v>
       </c>
       <c r="E12" s="30">
         <v>3</v>
       </c>
       <c r="F12" s="30">
         <v>4</v>
       </c>
       <c r="G12" s="30">
         <v>5</v>
       </c>
       <c r="H12" s="30">
         <v>6</v>
       </c>
       <c r="I12" s="30">
         <v>7</v>
       </c>
       <c r="J12" s="30">
         <v>8</v>
       </c>
       <c r="K12" s="30">
         <v>9</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="85"/>
     </row>
     <row r="13" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="226"/>
+      <c r="B13" s="230"/>
       <c r="C13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="32" t="s">
@@ -7453,800 +8646,800 @@
       </c>
       <c r="F26" s="88">
         <v>0</v>
       </c>
       <c r="G26" s="88">
         <v>0</v>
       </c>
       <c r="H26" s="88">
         <v>0</v>
       </c>
       <c r="I26" s="88">
         <v>0</v>
       </c>
       <c r="J26" s="88">
         <v>0</v>
       </c>
       <c r="K26" s="88">
         <v>0</v>
       </c>
       <c r="L26" s="89">
         <v>1</v>
       </c>
       <c r="M26" s="85"/>
     </row>
     <row r="27" spans="2:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="217" t="s">
+      <c r="B27" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="C27" s="229"/>
-[...633 lines deleted...]
-      <c r="L27" s="229"/>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
     </row>
     <row r="28" spans="2:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="61"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B27:L27"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B7:M28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="39.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="J7" s="115"/>
+    </row>
+    <row r="10" spans="2:13" ht="15" x14ac:dyDescent="0.2">
+      <c r="B10" s="210" t="s">
+        <v>64</v>
+      </c>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B11" s="19"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B12" s="235" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="30">
+        <v>1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>2</v>
+      </c>
+      <c r="E12" s="30">
+        <v>3</v>
+      </c>
+      <c r="F12" s="30">
+        <v>4</v>
+      </c>
+      <c r="G12" s="30">
+        <v>5</v>
+      </c>
+      <c r="H12" s="30">
+        <v>6</v>
+      </c>
+      <c r="I12" s="30">
+        <v>7</v>
+      </c>
+      <c r="J12" s="30">
+        <v>8</v>
+      </c>
+      <c r="K12" s="30">
+        <v>9</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="85"/>
+    </row>
+    <row r="13" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="230"/>
+      <c r="C13" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="M13" s="85"/>
+    </row>
+    <row r="14" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="87">
+        <v>1</v>
+      </c>
+      <c r="D14" s="87">
+        <v>1</v>
+      </c>
+      <c r="E14" s="87">
+        <v>1</v>
+      </c>
+      <c r="F14" s="87">
+        <v>1</v>
+      </c>
+      <c r="G14" s="87">
+        <v>1</v>
+      </c>
+      <c r="H14" s="87">
+        <v>1</v>
+      </c>
+      <c r="I14" s="87">
+        <v>1</v>
+      </c>
+      <c r="J14" s="87">
+        <v>1</v>
+      </c>
+      <c r="K14" s="87">
+        <v>1</v>
+      </c>
+      <c r="L14" s="87" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="85"/>
+    </row>
+    <row r="15" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="24">
+        <v>1</v>
+      </c>
+      <c r="D15" s="24">
+        <v>0</v>
+      </c>
+      <c r="E15" s="24">
+        <v>1</v>
+      </c>
+      <c r="F15" s="24">
+        <v>0</v>
+      </c>
+      <c r="G15" s="24">
+        <v>1</v>
+      </c>
+      <c r="H15" s="24">
+        <v>2</v>
+      </c>
+      <c r="I15" s="24">
+        <v>0</v>
+      </c>
+      <c r="J15" s="24">
+        <v>0</v>
+      </c>
+      <c r="K15" s="24">
+        <v>0</v>
+      </c>
+      <c r="L15" s="24">
+        <v>5</v>
+      </c>
+      <c r="M15" s="85"/>
+    </row>
+    <row r="16" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="86">
+        <v>15</v>
+      </c>
+      <c r="D16" s="86">
+        <v>17</v>
+      </c>
+      <c r="E16" s="86">
+        <v>11</v>
+      </c>
+      <c r="F16" s="86">
+        <v>6</v>
+      </c>
+      <c r="G16" s="86">
+        <v>3</v>
+      </c>
+      <c r="H16" s="86">
+        <v>17</v>
+      </c>
+      <c r="I16" s="86">
+        <v>12</v>
+      </c>
+      <c r="J16" s="86">
+        <v>5</v>
+      </c>
+      <c r="K16" s="86">
+        <v>4</v>
+      </c>
+      <c r="L16" s="86">
+        <v>90</v>
+      </c>
+      <c r="M16" s="85"/>
+    </row>
+    <row r="17" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="86">
+        <v>14</v>
+      </c>
+      <c r="D17" s="86">
+        <v>16</v>
+      </c>
+      <c r="E17" s="86">
+        <v>10</v>
+      </c>
+      <c r="F17" s="86">
+        <v>6</v>
+      </c>
+      <c r="G17" s="86">
+        <v>3</v>
+      </c>
+      <c r="H17" s="86">
+        <v>15</v>
+      </c>
+      <c r="I17" s="86">
+        <v>12</v>
+      </c>
+      <c r="J17" s="86">
+        <v>5</v>
+      </c>
+      <c r="K17" s="86">
+        <v>4</v>
+      </c>
+      <c r="L17" s="86">
+        <v>85</v>
+      </c>
+      <c r="M17" s="85"/>
+    </row>
+    <row r="18" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="86">
+        <v>33</v>
+      </c>
+      <c r="D18" s="86">
+        <v>44</v>
+      </c>
+      <c r="E18" s="86">
+        <v>28</v>
+      </c>
+      <c r="F18" s="86">
+        <v>21</v>
+      </c>
+      <c r="G18" s="86">
+        <v>3</v>
+      </c>
+      <c r="H18" s="86">
+        <v>23</v>
+      </c>
+      <c r="I18" s="86">
+        <v>17</v>
+      </c>
+      <c r="J18" s="86">
+        <v>10</v>
+      </c>
+      <c r="K18" s="86">
+        <v>3</v>
+      </c>
+      <c r="L18" s="86">
+        <v>182</v>
+      </c>
+      <c r="M18" s="85"/>
+    </row>
+    <row r="19" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="24">
+        <v>4</v>
+      </c>
+      <c r="D19" s="24">
+        <v>1</v>
+      </c>
+      <c r="E19" s="24">
+        <v>2</v>
+      </c>
+      <c r="F19" s="24">
+        <v>1</v>
+      </c>
+      <c r="G19" s="24">
+        <v>2</v>
+      </c>
+      <c r="H19" s="24">
+        <v>2</v>
+      </c>
+      <c r="I19" s="24">
+        <v>2</v>
+      </c>
+      <c r="J19" s="24">
+        <v>0</v>
+      </c>
+      <c r="K19" s="24">
+        <v>1</v>
+      </c>
+      <c r="L19" s="86">
+        <v>15</v>
+      </c>
+      <c r="M19" s="85"/>
+    </row>
+    <row r="20" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="24">
+        <v>0</v>
+      </c>
+      <c r="D20" s="24">
+        <v>1</v>
+      </c>
+      <c r="E20" s="24">
+        <v>1</v>
+      </c>
+      <c r="F20" s="24">
+        <v>1</v>
+      </c>
+      <c r="G20" s="24">
+        <v>0</v>
+      </c>
+      <c r="H20" s="24">
+        <v>0</v>
+      </c>
+      <c r="I20" s="24">
+        <v>1</v>
+      </c>
+      <c r="J20" s="24">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="86">
+        <v>4</v>
+      </c>
+      <c r="M20" s="85"/>
+    </row>
+    <row r="21" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="24">
+        <v>0</v>
+      </c>
+      <c r="D21" s="24">
+        <v>0</v>
+      </c>
+      <c r="E21" s="24">
+        <v>0</v>
+      </c>
+      <c r="F21" s="24">
+        <v>0</v>
+      </c>
+      <c r="G21" s="24">
+        <v>0</v>
+      </c>
+      <c r="H21" s="24">
+        <v>0</v>
+      </c>
+      <c r="I21" s="24">
+        <v>1</v>
+      </c>
+      <c r="J21" s="24">
+        <v>0</v>
+      </c>
+      <c r="K21" s="24">
+        <v>0</v>
+      </c>
+      <c r="L21" s="86">
+        <v>1</v>
+      </c>
+      <c r="M21" s="85"/>
+    </row>
+    <row r="22" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="24">
+        <v>2</v>
+      </c>
+      <c r="D22" s="24">
+        <v>4</v>
+      </c>
+      <c r="E22" s="24">
+        <v>2</v>
+      </c>
+      <c r="F22" s="24">
+        <v>1</v>
+      </c>
+      <c r="G22" s="24">
+        <v>2</v>
+      </c>
+      <c r="H22" s="24">
+        <v>2</v>
+      </c>
+      <c r="I22" s="24">
+        <v>1</v>
+      </c>
+      <c r="J22" s="24">
+        <v>2</v>
+      </c>
+      <c r="K22" s="24">
+        <v>1</v>
+      </c>
+      <c r="L22" s="86">
+        <v>17</v>
+      </c>
+      <c r="M22" s="85"/>
+    </row>
+    <row r="23" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="24">
+        <v>8</v>
+      </c>
+      <c r="D23" s="24">
+        <v>8</v>
+      </c>
+      <c r="E23" s="24">
+        <v>8</v>
+      </c>
+      <c r="F23" s="24">
+        <v>8</v>
+      </c>
+      <c r="G23" s="24">
+        <v>2</v>
+      </c>
+      <c r="H23" s="24">
+        <v>5</v>
+      </c>
+      <c r="I23" s="24">
+        <v>3</v>
+      </c>
+      <c r="J23" s="24">
+        <v>3</v>
+      </c>
+      <c r="K23" s="24">
+        <v>3</v>
+      </c>
+      <c r="L23" s="86">
+        <v>48</v>
+      </c>
+      <c r="M23" s="85"/>
+    </row>
+    <row r="24" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="24">
+        <v>2</v>
+      </c>
+      <c r="D24" s="24">
+        <v>3</v>
+      </c>
+      <c r="E24" s="24">
+        <v>2</v>
+      </c>
+      <c r="F24" s="24">
+        <v>1</v>
+      </c>
+      <c r="G24" s="24">
+        <v>1</v>
+      </c>
+      <c r="H24" s="24">
+        <v>2</v>
+      </c>
+      <c r="I24" s="24">
+        <v>2</v>
+      </c>
+      <c r="J24" s="24">
+        <v>1</v>
+      </c>
+      <c r="K24" s="24">
+        <v>1</v>
+      </c>
+      <c r="L24" s="86">
+        <v>15</v>
+      </c>
+      <c r="M24" s="85"/>
+    </row>
+    <row r="25" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="24">
+        <v>1</v>
+      </c>
+      <c r="D25" s="24">
+        <v>1</v>
+      </c>
+      <c r="E25" s="24">
+        <v>1</v>
+      </c>
+      <c r="F25" s="24">
+        <v>1</v>
+      </c>
+      <c r="G25" s="24">
+        <v>1</v>
+      </c>
+      <c r="H25" s="24">
+        <v>1</v>
+      </c>
+      <c r="I25" s="24">
+        <v>1</v>
+      </c>
+      <c r="J25" s="24">
+        <v>1</v>
+      </c>
+      <c r="K25" s="24">
+        <v>1</v>
+      </c>
+      <c r="L25" s="86">
+        <v>9</v>
+      </c>
+      <c r="M25" s="85"/>
+    </row>
+    <row r="26" spans="2:13" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="88">
+        <v>1</v>
+      </c>
+      <c r="D26" s="88">
+        <v>0</v>
+      </c>
+      <c r="E26" s="88">
+        <v>0</v>
+      </c>
+      <c r="F26" s="88">
+        <v>0</v>
+      </c>
+      <c r="G26" s="88">
+        <v>0</v>
+      </c>
+      <c r="H26" s="88">
+        <v>0</v>
+      </c>
+      <c r="I26" s="88">
+        <v>0</v>
+      </c>
+      <c r="J26" s="88">
+        <v>0</v>
+      </c>
+      <c r="K26" s="88">
+        <v>0</v>
+      </c>
+      <c r="L26" s="89">
+        <v>1</v>
+      </c>
+      <c r="M26" s="85"/>
+    </row>
+    <row r="27" spans="2:13" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="221" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
+    </row>
+    <row r="28" spans="2:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="61"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="69" t="s">
+        <v>35</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B10:L10"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B27:L27"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B8:L28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="L28" sqref="L28"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="39.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:12" x14ac:dyDescent="0.2">
       <c r="K8" s="115"/>
     </row>
     <row r="10" spans="2:12" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="206" t="s">
+      <c r="B10" s="210" t="s">
         <v>65</v>
       </c>
-      <c r="C10" s="206"/>
-[...8 lines deleted...]
-      <c r="L10" s="224"/>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B11" s="19"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B12" s="231" t="s">
+      <c r="B12" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="30">
         <v>1</v>
       </c>
       <c r="D12" s="30">
         <v>2</v>
       </c>
       <c r="E12" s="30">
         <v>3</v>
       </c>
       <c r="F12" s="30">
         <v>4</v>
       </c>
       <c r="G12" s="30">
         <v>5</v>
       </c>
       <c r="H12" s="30">
         <v>6</v>
       </c>
       <c r="I12" s="30">
         <v>7</v>
       </c>
       <c r="J12" s="30">
         <v>8</v>
       </c>
       <c r="K12" s="30">
         <v>9</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="226"/>
+      <c r="B13" s="230"/>
       <c r="C13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="32" t="s">
@@ -8690,181 +9883,181 @@
         <v>0</v>
       </c>
       <c r="F26" s="81">
         <v>0</v>
       </c>
       <c r="G26" s="81">
         <v>0</v>
       </c>
       <c r="H26" s="81">
         <v>0</v>
       </c>
       <c r="I26" s="81">
         <v>0</v>
       </c>
       <c r="J26" s="81">
         <v>0</v>
       </c>
       <c r="K26" s="81">
         <v>0</v>
       </c>
       <c r="L26" s="84">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="2:12" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="217" t="s">
+      <c r="B27" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="C27" s="229"/>
-[...8 lines deleted...]
-      <c r="L27" s="229"/>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
     </row>
     <row r="28" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="61"/>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B27:L27"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A8:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="L28" sqref="L28"/>
+      <selection activeCell="C17" sqref="C17:K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="39.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="K8" s="115"/>
     </row>
     <row r="10" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A10" s="29"/>
-      <c r="B10" s="206" t="s">
+      <c r="B10" s="210" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="206"/>
-[...8 lines deleted...]
-      <c r="L10" s="224"/>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
       <c r="M10" s="29"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="29"/>
       <c r="B11" s="19"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="29"/>
-      <c r="B12" s="231" t="s">
+      <c r="B12" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="30">
         <v>1</v>
       </c>
       <c r="D12" s="30">
         <v>2</v>
       </c>
       <c r="E12" s="30">
         <v>3</v>
       </c>
       <c r="F12" s="30">
         <v>4</v>
       </c>
       <c r="G12" s="30">
         <v>5</v>
       </c>
       <c r="H12" s="30">
         <v>6</v>
       </c>
       <c r="I12" s="30">
         <v>7</v>
       </c>
       <c r="J12" s="30">
         <v>8</v>
       </c>
       <c r="K12" s="30">
         <v>9</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A13" s="29"/>
-      <c r="B13" s="226"/>
+      <c r="B13" s="230"/>
       <c r="C13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="32" t="s">
@@ -9336,184 +10529,184 @@
       <c r="F26" s="81">
         <v>0</v>
       </c>
       <c r="G26" s="81">
         <v>0</v>
       </c>
       <c r="H26" s="81">
         <v>0</v>
       </c>
       <c r="I26" s="81">
         <v>0</v>
       </c>
       <c r="J26" s="81">
         <v>0</v>
       </c>
       <c r="K26" s="81">
         <v>0</v>
       </c>
       <c r="L26" s="84">
         <v>1</v>
       </c>
       <c r="M26" s="29"/>
     </row>
     <row r="27" spans="1:13" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29"/>
-      <c r="B27" s="217" t="s">
+      <c r="B27" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="C27" s="229"/>
-[...8 lines deleted...]
-      <c r="L27" s="229"/>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
       <c r="M27" s="29"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="29"/>
       <c r="B28" s="61" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="29"/>
       <c r="D28" s="29"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
       <c r="M28" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B27:L27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B8:L28"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="29"/>
     <col min="2" max="2" width="37.140625" style="29" customWidth="1"/>
     <col min="3" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:12" x14ac:dyDescent="0.2">
       <c r="J8" s="107"/>
     </row>
     <row r="10" spans="2:12" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="206" t="s">
+      <c r="B10" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="C10" s="206"/>
-[...8 lines deleted...]
-      <c r="L10" s="224"/>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
     </row>
     <row r="11" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B11" s="19"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B12" s="231" t="s">
+      <c r="B12" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="30">
         <v>1</v>
       </c>
       <c r="D12" s="30">
         <v>2</v>
       </c>
       <c r="E12" s="30">
         <v>3</v>
       </c>
       <c r="F12" s="30">
         <v>4</v>
       </c>
       <c r="G12" s="30">
         <v>5</v>
       </c>
       <c r="H12" s="30">
         <v>6</v>
       </c>
       <c r="I12" s="30">
         <v>7</v>
       </c>
       <c r="J12" s="30">
         <v>8</v>
       </c>
       <c r="K12" s="30">
         <v>9</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="226"/>
+      <c r="B13" s="230"/>
       <c r="C13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="32" t="s">
@@ -9957,90 +11150,90 @@
         <v>0</v>
       </c>
       <c r="F26" s="81">
         <v>0</v>
       </c>
       <c r="G26" s="81">
         <v>0</v>
       </c>
       <c r="H26" s="81">
         <v>0</v>
       </c>
       <c r="I26" s="81">
         <v>0</v>
       </c>
       <c r="J26" s="81">
         <v>0</v>
       </c>
       <c r="K26" s="81">
         <v>0</v>
       </c>
       <c r="L26" s="84">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="2:12" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="217" t="s">
+      <c r="B27" s="221" t="s">
         <v>55</v>
       </c>
-      <c r="C27" s="229"/>
-[...8 lines deleted...]
-      <c r="L27" s="229"/>
+      <c r="C27" s="233"/>
+      <c r="D27" s="233"/>
+      <c r="E27" s="233"/>
+      <c r="F27" s="233"/>
+      <c r="G27" s="233"/>
+      <c r="H27" s="233"/>
+      <c r="I27" s="233"/>
+      <c r="J27" s="233"/>
+      <c r="K27" s="233"/>
+      <c r="L27" s="233"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B28" s="61" t="s">
         <v>29</v>
       </c>
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B27:L27"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="29"/>
     <col min="2" max="2" width="25.140625" style="29" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="29" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="29" customWidth="1"/>
     <col min="5" max="5" width="7" style="29" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="29" customWidth="1"/>
     <col min="7" max="7" width="10" style="29" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="29" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="29" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="29" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="29" customWidth="1"/>
     <col min="12" max="12" width="12.140625" style="29" customWidth="1"/>
     <col min="13" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.2">
@@ -10090,114 +11283,114 @@
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="F7" s="44"/>
       <c r="G7" s="44"/>
       <c r="H7" s="44"/>
       <c r="I7" s="44"/>
       <c r="J7" s="44"/>
     </row>
     <row r="8" spans="2:13" ht="15" x14ac:dyDescent="0.25">
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
       <c r="L8" s="107"/>
     </row>
     <row r="10" spans="2:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="206" t="s">
+      <c r="B10" s="210" t="s">
         <v>68</v>
       </c>
-      <c r="C10" s="206"/>
-[...8 lines deleted...]
-      <c r="L10" s="224"/>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B11" s="19"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B12" s="231" t="s">
+      <c r="B12" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="30">
         <v>1</v>
       </c>
       <c r="D12" s="30">
         <v>2</v>
       </c>
       <c r="E12" s="30">
         <v>3</v>
       </c>
       <c r="F12" s="30">
         <v>4</v>
       </c>
       <c r="G12" s="30">
         <v>5</v>
       </c>
       <c r="H12" s="30">
         <v>6</v>
       </c>
       <c r="I12" s="30">
         <v>7</v>
       </c>
       <c r="J12" s="30">
         <v>8</v>
       </c>
       <c r="K12" s="30">
         <v>9</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="226"/>
+      <c r="B13" s="230"/>
       <c r="C13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="32" t="s">
@@ -10615,772 +11808,772 @@
         <v>1</v>
       </c>
       <c r="F25" s="58">
         <v>1</v>
       </c>
       <c r="G25" s="58">
         <v>1</v>
       </c>
       <c r="H25" s="58">
         <v>1</v>
       </c>
       <c r="I25" s="58">
         <v>1</v>
       </c>
       <c r="J25" s="58">
         <v>1</v>
       </c>
       <c r="K25" s="58">
         <v>1</v>
       </c>
       <c r="L25" s="58">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="217" t="s">
+      <c r="B26" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="232"/>
-[...668 lines deleted...]
-      <c r="L26" s="232"/>
+      <c r="C26" s="236"/>
+      <c r="D26" s="236"/>
+      <c r="E26" s="236"/>
+      <c r="F26" s="236"/>
+      <c r="G26" s="236"/>
+      <c r="H26" s="236"/>
+      <c r="I26" s="236"/>
+      <c r="J26" s="236"/>
+      <c r="K26" s="236"/>
+      <c r="L26" s="236"/>
     </row>
     <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B26:L26"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="29"/>
     <col min="2" max="2" width="25.140625" style="29" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="29" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="29" customWidth="1"/>
     <col min="5" max="5" width="7" style="29" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="29" customWidth="1"/>
     <col min="7" max="7" width="10" style="29" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="29" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="29" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="29" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="29" customWidth="1"/>
+    <col min="12" max="12" width="12.140625" style="29" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="29"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+    </row>
+    <row r="2" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+    </row>
+    <row r="3" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+    </row>
+    <row r="4" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+    </row>
+    <row r="5" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+    </row>
+    <row r="7" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="44"/>
+    </row>
+    <row r="8" spans="2:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="L8" s="107"/>
+    </row>
+    <row r="10" spans="2:13" ht="15" x14ac:dyDescent="0.2">
+      <c r="B10" s="210" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B11" s="19"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+      <c r="I11" s="23"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B12" s="235" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="30">
+        <v>1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>2</v>
+      </c>
+      <c r="E12" s="30">
+        <v>3</v>
+      </c>
+      <c r="F12" s="30">
+        <v>4</v>
+      </c>
+      <c r="G12" s="30">
+        <v>5</v>
+      </c>
+      <c r="H12" s="30">
+        <v>6</v>
+      </c>
+      <c r="I12" s="30">
+        <v>7</v>
+      </c>
+      <c r="J12" s="30">
+        <v>8</v>
+      </c>
+      <c r="K12" s="30">
+        <v>9</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B13" s="230"/>
+      <c r="C13" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="G13" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" s="45" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="2:13" ht="15" x14ac:dyDescent="0.2">
+      <c r="B14" s="52" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="54">
+        <v>1</v>
+      </c>
+      <c r="D14" s="60">
+        <v>1</v>
+      </c>
+      <c r="E14" s="54">
+        <v>1</v>
+      </c>
+      <c r="F14" s="54">
+        <v>1</v>
+      </c>
+      <c r="G14" s="54">
+        <v>1</v>
+      </c>
+      <c r="H14" s="54">
+        <v>1</v>
+      </c>
+      <c r="I14" s="54">
+        <v>1</v>
+      </c>
+      <c r="J14" s="54">
+        <v>1</v>
+      </c>
+      <c r="K14" s="54">
+        <v>1</v>
+      </c>
+      <c r="L14" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="47"/>
+    </row>
+    <row r="15" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B15" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="56">
+        <v>1</v>
+      </c>
+      <c r="D15" s="56">
+        <v>0</v>
+      </c>
+      <c r="E15" s="56">
+        <v>1</v>
+      </c>
+      <c r="F15" s="56">
+        <v>0</v>
+      </c>
+      <c r="G15" s="56">
+        <v>1</v>
+      </c>
+      <c r="H15" s="56">
+        <v>2</v>
+      </c>
+      <c r="I15" s="56">
+        <v>0</v>
+      </c>
+      <c r="J15" s="56">
+        <v>0</v>
+      </c>
+      <c r="K15" s="56">
+        <v>0</v>
+      </c>
+      <c r="L15" s="56">
+        <v>5</v>
+      </c>
+      <c r="M15" s="47"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B16" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="55">
+        <v>14</v>
+      </c>
+      <c r="D16" s="55">
+        <v>17</v>
+      </c>
+      <c r="E16" s="55">
+        <v>11</v>
+      </c>
+      <c r="F16" s="55">
+        <v>6</v>
+      </c>
+      <c r="G16" s="55">
+        <v>3</v>
+      </c>
+      <c r="H16" s="55">
+        <v>17</v>
+      </c>
+      <c r="I16" s="55">
+        <v>12</v>
+      </c>
+      <c r="J16" s="55">
+        <v>5</v>
+      </c>
+      <c r="K16" s="55">
+        <v>4</v>
+      </c>
+      <c r="L16" s="55">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B17" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="55">
+        <v>14</v>
+      </c>
+      <c r="D17" s="55">
+        <v>16</v>
+      </c>
+      <c r="E17" s="55">
+        <v>8</v>
+      </c>
+      <c r="F17" s="55">
+        <v>6</v>
+      </c>
+      <c r="G17" s="55">
+        <v>3</v>
+      </c>
+      <c r="H17" s="55">
+        <v>15</v>
+      </c>
+      <c r="I17" s="55">
+        <v>10</v>
+      </c>
+      <c r="J17" s="55">
+        <v>5</v>
+      </c>
+      <c r="K17" s="55">
+        <v>4</v>
+      </c>
+      <c r="L17" s="55">
+        <v>81</v>
+      </c>
+      <c r="M17" s="46"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="47"/>
+      <c r="B18" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="55">
+        <v>33</v>
+      </c>
+      <c r="D18" s="55">
+        <v>45</v>
+      </c>
+      <c r="E18" s="55">
+        <v>30</v>
+      </c>
+      <c r="F18" s="55">
+        <v>21</v>
+      </c>
+      <c r="G18" s="55">
+        <v>3</v>
+      </c>
+      <c r="H18" s="55">
+        <v>23</v>
+      </c>
+      <c r="I18" s="55">
+        <v>18</v>
+      </c>
+      <c r="J18" s="55">
+        <v>10</v>
+      </c>
+      <c r="K18" s="55">
+        <v>3</v>
+      </c>
+      <c r="L18" s="55">
+        <v>186</v>
+      </c>
+      <c r="M18" s="46"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B19" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="56">
+        <v>3</v>
+      </c>
+      <c r="D19" s="56">
+        <v>1</v>
+      </c>
+      <c r="E19" s="56">
+        <v>2</v>
+      </c>
+      <c r="F19" s="56">
+        <v>1</v>
+      </c>
+      <c r="G19" s="56">
+        <v>2</v>
+      </c>
+      <c r="H19" s="56">
+        <v>2</v>
+      </c>
+      <c r="I19" s="56">
+        <v>2</v>
+      </c>
+      <c r="J19" s="56">
+        <v>0</v>
+      </c>
+      <c r="K19" s="56">
+        <v>1</v>
+      </c>
+      <c r="L19" s="56">
+        <v>14</v>
+      </c>
+      <c r="M19" s="48"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B20" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="56">
+        <v>0</v>
+      </c>
+      <c r="D20" s="56">
+        <v>1</v>
+      </c>
+      <c r="E20" s="56">
+        <v>1</v>
+      </c>
+      <c r="F20" s="56">
+        <v>1</v>
+      </c>
+      <c r="G20" s="56">
+        <v>0</v>
+      </c>
+      <c r="H20" s="56">
+        <v>0</v>
+      </c>
+      <c r="I20" s="56">
+        <v>1</v>
+      </c>
+      <c r="J20" s="56">
+        <v>0</v>
+      </c>
+      <c r="K20" s="56">
+        <v>0</v>
+      </c>
+      <c r="L20" s="56">
+        <v>4</v>
+      </c>
+      <c r="M20" s="48"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B21" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C21" s="56">
+        <v>0</v>
+      </c>
+      <c r="D21" s="56">
+        <v>0</v>
+      </c>
+      <c r="E21" s="56">
+        <v>0</v>
+      </c>
+      <c r="F21" s="56">
+        <v>0</v>
+      </c>
+      <c r="G21" s="56">
+        <v>0</v>
+      </c>
+      <c r="H21" s="56">
+        <v>0</v>
+      </c>
+      <c r="I21" s="56">
+        <v>1</v>
+      </c>
+      <c r="J21" s="56">
+        <v>0</v>
+      </c>
+      <c r="K21" s="56">
+        <v>1</v>
+      </c>
+      <c r="L21" s="56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="49"/>
+      <c r="B22" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="56">
+        <v>1</v>
+      </c>
+      <c r="D22" s="56">
+        <v>4</v>
+      </c>
+      <c r="E22" s="56">
+        <v>2</v>
+      </c>
+      <c r="F22" s="56">
+        <v>1</v>
+      </c>
+      <c r="G22" s="56">
+        <v>1</v>
+      </c>
+      <c r="H22" s="56">
+        <v>2</v>
+      </c>
+      <c r="I22" s="56">
+        <v>1</v>
+      </c>
+      <c r="J22" s="56">
+        <v>1</v>
+      </c>
+      <c r="K22" s="56">
+        <v>1</v>
+      </c>
+      <c r="L22" s="56">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23" s="47"/>
+      <c r="B23" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="56">
+        <v>8</v>
+      </c>
+      <c r="D23" s="56">
+        <v>8</v>
+      </c>
+      <c r="E23" s="56">
+        <v>8</v>
+      </c>
+      <c r="F23" s="56">
+        <v>8</v>
+      </c>
+      <c r="G23" s="56">
+        <v>2</v>
+      </c>
+      <c r="H23" s="56">
+        <v>5</v>
+      </c>
+      <c r="I23" s="56">
+        <v>3</v>
+      </c>
+      <c r="J23" s="56">
+        <v>3</v>
+      </c>
+      <c r="K23" s="56">
+        <v>3</v>
+      </c>
+      <c r="L23" s="56">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" x14ac:dyDescent="0.2">
+      <c r="B24" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="56">
+        <v>2</v>
+      </c>
+      <c r="D24" s="57">
+        <v>3</v>
+      </c>
+      <c r="E24" s="56">
+        <v>2</v>
+      </c>
+      <c r="F24" s="56">
+        <v>1</v>
+      </c>
+      <c r="G24" s="56">
+        <v>1</v>
+      </c>
+      <c r="H24" s="56">
+        <v>2</v>
+      </c>
+      <c r="I24" s="56">
+        <v>2</v>
+      </c>
+      <c r="J24" s="56">
+        <v>1</v>
+      </c>
+      <c r="K24" s="56">
+        <v>1</v>
+      </c>
+      <c r="L24" s="56">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="58">
+        <v>1</v>
+      </c>
+      <c r="D25" s="59">
+        <v>1</v>
+      </c>
+      <c r="E25" s="58">
+        <v>1</v>
+      </c>
+      <c r="F25" s="58">
+        <v>1</v>
+      </c>
+      <c r="G25" s="58">
+        <v>1</v>
+      </c>
+      <c r="H25" s="58">
+        <v>1</v>
+      </c>
+      <c r="I25" s="58">
+        <v>1</v>
+      </c>
+      <c r="J25" s="58">
+        <v>1</v>
+      </c>
+      <c r="K25" s="58">
+        <v>1</v>
+      </c>
+      <c r="L25" s="58">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="221" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="236"/>
+      <c r="D26" s="236"/>
+      <c r="E26" s="236"/>
+      <c r="F26" s="236"/>
+      <c r="G26" s="236"/>
+      <c r="H26" s="236"/>
+      <c r="I26" s="236"/>
+      <c r="J26" s="236"/>
+      <c r="K26" s="236"/>
+      <c r="L26" s="236"/>
+    </row>
+    <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="61" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="L28" s="69" t="s">
+        <v>35</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="B10:L10"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B26:L26"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L28" sqref="L28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11.42578125" style="29"/>
+    <col min="2" max="2" width="25.140625" style="29" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="29" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="29" customWidth="1"/>
+    <col min="5" max="5" width="7" style="29" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" style="29" customWidth="1"/>
+    <col min="7" max="7" width="10" style="29" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" style="29" customWidth="1"/>
+    <col min="9" max="9" width="8.140625" style="29" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" style="29" customWidth="1"/>
+    <col min="11" max="11" width="10.7109375" style="29" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="29" customWidth="1"/>
     <col min="13" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
     </row>
     <row r="2" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D3" s="44"/>
       <c r="E3" s="44"/>
@@ -11410,114 +12603,114 @@
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D7" s="44"/>
       <c r="E7" s="44"/>
       <c r="F7" s="44"/>
       <c r="G7" s="44"/>
       <c r="H7" s="44"/>
       <c r="I7" s="44"/>
       <c r="J7" s="44"/>
       <c r="K7" s="107"/>
     </row>
     <row r="8" spans="2:13" ht="15" x14ac:dyDescent="0.25">
       <c r="F8" s="50"/>
       <c r="G8" s="50"/>
     </row>
     <row r="10" spans="2:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="206" t="s">
+      <c r="B10" s="210" t="s">
         <v>70</v>
       </c>
-      <c r="C10" s="206"/>
-[...8 lines deleted...]
-      <c r="L10" s="224"/>
+      <c r="C10" s="210"/>
+      <c r="D10" s="210"/>
+      <c r="E10" s="210"/>
+      <c r="F10" s="210"/>
+      <c r="G10" s="210"/>
+      <c r="H10" s="210"/>
+      <c r="I10" s="210"/>
+      <c r="J10" s="228"/>
+      <c r="K10" s="228"/>
+      <c r="L10" s="228"/>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B11" s="19"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B12" s="231" t="s">
+      <c r="B12" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C12" s="30">
         <v>1</v>
       </c>
       <c r="D12" s="30">
         <v>2</v>
       </c>
       <c r="E12" s="30">
         <v>3</v>
       </c>
       <c r="F12" s="30">
         <v>4</v>
       </c>
       <c r="G12" s="30">
         <v>5</v>
       </c>
       <c r="H12" s="30">
         <v>6</v>
       </c>
       <c r="I12" s="30">
         <v>7</v>
       </c>
       <c r="J12" s="30">
         <v>8</v>
       </c>
       <c r="K12" s="30">
         <v>9</v>
       </c>
       <c r="L12" s="30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="226"/>
+      <c r="B13" s="230"/>
       <c r="C13" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E13" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="32" t="s">
@@ -11935,181 +13128,469 @@
         <v>2</v>
       </c>
       <c r="F25" s="58">
         <v>1</v>
       </c>
       <c r="G25" s="58">
         <v>1</v>
       </c>
       <c r="H25" s="58">
         <v>1</v>
       </c>
       <c r="I25" s="58">
         <v>1</v>
       </c>
       <c r="J25" s="58">
         <v>0</v>
       </c>
       <c r="K25" s="58">
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="217" t="s">
+      <c r="B26" s="221" t="s">
         <v>56</v>
       </c>
-      <c r="C26" s="232"/>
-[...8 lines deleted...]
-      <c r="L26" s="232"/>
+      <c r="C26" s="236"/>
+      <c r="D26" s="236"/>
+      <c r="E26" s="236"/>
+      <c r="F26" s="236"/>
+      <c r="G26" s="236"/>
+      <c r="H26" s="236"/>
+      <c r="I26" s="236"/>
+      <c r="J26" s="236"/>
+      <c r="K26" s="236"/>
+      <c r="L26" s="236"/>
     </row>
     <row r="27" spans="1:13" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="B26:L26"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B3:H55"/>
+  <sheetViews>
+    <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="33" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="7.5703125" style="99" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" style="99" customWidth="1"/>
+    <col min="3" max="3" width="29" style="99" customWidth="1"/>
+    <col min="4" max="4" width="47.28515625" style="99" customWidth="1"/>
+    <col min="5" max="5" width="21.28515625" style="99" customWidth="1"/>
+    <col min="6" max="6" width="24.7109375" style="99" customWidth="1"/>
+    <col min="7" max="16384" width="33" style="99"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="D3" s="138"/>
+    </row>
+    <row r="7" spans="2:8" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="2:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="212" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="212"/>
+      <c r="D8" s="212"/>
+      <c r="E8" s="212"/>
+      <c r="F8" s="212"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+    </row>
+    <row r="9" spans="2:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="215" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="215"/>
+      <c r="D9" s="215"/>
+      <c r="E9" s="215"/>
+      <c r="F9" s="215"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+    </row>
+    <row r="10" spans="2:8" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="102"/>
+      <c r="D10" s="102"/>
+      <c r="E10" s="102"/>
+    </row>
+    <row r="11" spans="2:8" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="214" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" s="214"/>
+      <c r="D11" s="214"/>
+      <c r="E11" s="214"/>
+      <c r="F11" s="214"/>
+    </row>
+    <row r="12" spans="2:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="215" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="215"/>
+      <c r="D12" s="215"/>
+      <c r="E12" s="215"/>
+      <c r="F12" s="215"/>
+    </row>
+    <row r="13" spans="2:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="213" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="213"/>
+      <c r="D13" s="213"/>
+      <c r="E13" s="213"/>
+      <c r="F13" s="213"/>
+    </row>
+    <row r="14" spans="2:8" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="214" t="s">
+        <v>79</v>
+      </c>
+      <c r="C14" s="214"/>
+      <c r="D14" s="214"/>
+      <c r="E14" s="214"/>
+      <c r="F14" s="214"/>
+    </row>
+    <row r="15" spans="2:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="215" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="215"/>
+      <c r="D15" s="215"/>
+      <c r="E15" s="215"/>
+      <c r="F15" s="215"/>
+    </row>
+    <row r="16" spans="2:8" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="215" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="215"/>
+      <c r="D16" s="215"/>
+      <c r="E16" s="215"/>
+      <c r="F16" s="215"/>
+    </row>
+    <row r="17" spans="2:6" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="215" t="s">
+        <v>94</v>
+      </c>
+      <c r="C17" s="215"/>
+      <c r="D17" s="215"/>
+      <c r="E17" s="215"/>
+      <c r="F17" s="215"/>
+    </row>
+    <row r="18" spans="2:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="215" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="215"/>
+      <c r="D18" s="215"/>
+      <c r="E18" s="215"/>
+      <c r="F18" s="215"/>
+    </row>
+    <row r="19" spans="2:6" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="20" spans="2:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="220" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="220"/>
+      <c r="D20" s="220"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="220"/>
+    </row>
+    <row r="21" spans="2:6" s="103" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="219" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="219"/>
+      <c r="D21" s="219"/>
+      <c r="E21" s="219"/>
+      <c r="F21" s="219"/>
+    </row>
+    <row r="22" spans="2:6" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="215" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="215"/>
+      <c r="D22" s="215"/>
+      <c r="E22" s="215"/>
+      <c r="F22" s="215"/>
+    </row>
+    <row r="23" spans="2:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="217" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="217"/>
+      <c r="D23" s="217"/>
+      <c r="E23" s="217"/>
+    </row>
+    <row r="24" spans="2:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="215" t="s">
+        <v>96</v>
+      </c>
+      <c r="C24" s="215"/>
+      <c r="D24" s="215"/>
+      <c r="E24" s="215"/>
+      <c r="F24" s="215"/>
+    </row>
+    <row r="25" spans="2:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="215" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="215"/>
+      <c r="D25" s="215"/>
+      <c r="E25" s="215"/>
+      <c r="F25" s="215"/>
+    </row>
+    <row r="26" spans="2:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="215" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" s="215"/>
+      <c r="D26" s="215"/>
+      <c r="E26" s="215"/>
+    </row>
+    <row r="27" spans="2:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="215" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="215"/>
+      <c r="D27" s="215"/>
+      <c r="E27" s="215"/>
+      <c r="F27" s="215"/>
+    </row>
+    <row r="28" spans="2:6" s="143" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="218" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" s="218"/>
+      <c r="D28" s="218"/>
+      <c r="E28" s="218"/>
+      <c r="F28" s="218"/>
+    </row>
+    <row r="29" spans="2:6" s="193" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="198" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="194"/>
+      <c r="D29" s="194"/>
+      <c r="E29" s="194"/>
+      <c r="F29" s="194"/>
+    </row>
+    <row r="30" spans="2:6" s="208" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="198" t="s">
+        <v>135</v>
+      </c>
+      <c r="C30" s="209"/>
+      <c r="D30" s="209"/>
+      <c r="E30" s="209"/>
+      <c r="F30" s="209"/>
+    </row>
+    <row r="31" spans="2:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="217" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="217"/>
+      <c r="D31" s="215"/>
+      <c r="E31" s="215"/>
+    </row>
+    <row r="32" spans="2:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="216" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="215"/>
+      <c r="D32" s="215"/>
+      <c r="E32" s="215"/>
+      <c r="F32" s="215"/>
+    </row>
+    <row r="33" spans="3:6" x14ac:dyDescent="0.2">
+      <c r="C33" s="104"/>
+      <c r="F33" s="131" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="55" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B55" s="102"/>
+    </row>
+  </sheetData>
+  <mergeCells count="22">
+    <mergeCell ref="B20:F20"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B22:F22"/>
+    <mergeCell ref="B17:F17"/>
+  </mergeCells>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="F33" location="Índice!A1" tooltip="Indice" display="Índice"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="17" max="5" man="1"/>
+  </rowBreaks>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B8:L28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="15.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="29" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="29" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="29" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="29" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="29" customWidth="1"/>
     <col min="6" max="6" width="10" style="29" customWidth="1"/>
     <col min="7" max="7" width="9" style="29" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="29" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="29" customWidth="1"/>
     <col min="10" max="10" width="7.5703125" style="29" customWidth="1"/>
     <col min="11" max="12" width="11" style="29" customWidth="1"/>
     <col min="13" max="16384" width="15.28515625" style="29"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:12" x14ac:dyDescent="0.2">
       <c r="L8" s="107"/>
     </row>
     <row r="11" spans="2:12" ht="15" x14ac:dyDescent="0.2">
-      <c r="B11" s="206" t="s">
+      <c r="B11" s="210" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="206"/>
-[...8 lines deleted...]
-      <c r="L11" s="233"/>
+      <c r="C11" s="210"/>
+      <c r="D11" s="210"/>
+      <c r="E11" s="210"/>
+      <c r="F11" s="210"/>
+      <c r="G11" s="210"/>
+      <c r="H11" s="210"/>
+      <c r="I11" s="210"/>
+      <c r="J11" s="237"/>
+      <c r="K11" s="237"/>
+      <c r="L11" s="237"/>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B12" s="19"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
     </row>
     <row r="13" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B13" s="231" t="s">
+      <c r="B13" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="30">
         <v>1</v>
       </c>
       <c r="D13" s="30">
         <v>2</v>
       </c>
       <c r="E13" s="30">
         <v>3</v>
       </c>
       <c r="F13" s="30">
         <v>4</v>
       </c>
       <c r="G13" s="30">
         <v>5</v>
       </c>
       <c r="H13" s="30">
         <v>6</v>
       </c>
       <c r="I13" s="30">
         <v>7</v>
       </c>
       <c r="J13" s="30">
         <v>8</v>
       </c>
       <c r="K13" s="30">
         <v>9</v>
       </c>
       <c r="L13" s="30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B14" s="226"/>
+      <c r="B14" s="230"/>
       <c r="C14" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H14" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="32" t="s">
         <v>23</v>
       </c>
       <c r="J14" s="32" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="32" t="s">
@@ -12448,455 +13929,176 @@
         <v>8</v>
       </c>
       <c r="F24" s="27">
         <v>8</v>
       </c>
       <c r="G24" s="27">
         <v>2</v>
       </c>
       <c r="H24" s="27">
         <v>5</v>
       </c>
       <c r="I24" s="27">
         <v>3</v>
       </c>
       <c r="J24" s="27">
         <v>3</v>
       </c>
       <c r="K24" s="27">
         <v>3</v>
       </c>
       <c r="L24" s="27">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="217" t="s">
+      <c r="B25" s="221" t="s">
         <v>57</v>
       </c>
-      <c r="C25" s="232"/>
-[...8 lines deleted...]
-      <c r="L25" s="232"/>
+      <c r="C25" s="236"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="236"/>
+      <c r="K25" s="236"/>
+      <c r="L25" s="236"/>
     </row>
     <row r="26" spans="2:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="62"/>
       <c r="C26" s="62"/>
       <c r="D26" s="62"/>
       <c r="E26" s="62"/>
       <c r="F26" s="62"/>
       <c r="G26" s="62"/>
       <c r="H26" s="62"/>
       <c r="I26" s="62"/>
       <c r="J26" s="62"/>
       <c r="K26" s="62"/>
       <c r="L26" s="62"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.2">
       <c r="L28" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:L11"/>
     <mergeCell ref="B25:L25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...278 lines deleted...]
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B9:M27"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16" style="19" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="23" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="23" customWidth="1"/>
     <col min="5" max="5" width="6" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="23" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="23" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="23" customWidth="1"/>
     <col min="9" max="10" width="7.140625" style="23" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="23" customWidth="1"/>
     <col min="12" max="12" width="14.140625" style="23" customWidth="1"/>
     <col min="13" max="16384" width="11.5703125" style="19"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:13" x14ac:dyDescent="0.2">
       <c r="M9" s="122"/>
     </row>
     <row r="11" spans="2:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="B11" s="206" t="s">
+      <c r="B11" s="210" t="s">
         <v>72</v>
       </c>
-      <c r="C11" s="206"/>
-[...8 lines deleted...]
-      <c r="L11" s="206"/>
+      <c r="C11" s="210"/>
+      <c r="D11" s="210"/>
+      <c r="E11" s="210"/>
+      <c r="F11" s="210"/>
+      <c r="G11" s="210"/>
+      <c r="H11" s="210"/>
+      <c r="I11" s="210"/>
+      <c r="J11" s="210"/>
+      <c r="K11" s="210"/>
+      <c r="L11" s="210"/>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B13" s="231" t="s">
+      <c r="B13" s="235" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="30">
         <v>1</v>
       </c>
       <c r="D13" s="30">
         <v>2</v>
       </c>
       <c r="E13" s="30">
         <v>3</v>
       </c>
       <c r="F13" s="30">
         <v>4</v>
       </c>
       <c r="G13" s="30">
         <v>5</v>
       </c>
       <c r="H13" s="30">
         <v>6</v>
       </c>
       <c r="I13" s="30">
         <v>7</v>
       </c>
       <c r="J13" s="30">
         <v>8</v>
       </c>
       <c r="K13" s="30">
         <v>9</v>
       </c>
       <c r="L13" s="31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B14" s="226"/>
+      <c r="B14" s="230"/>
       <c r="C14" s="32" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H14" s="32" t="s">
         <v>20</v>
       </c>
       <c r="I14" s="32" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="K14" s="32" t="s">
@@ -13235,122 +14437,122 @@
         <v>8</v>
       </c>
       <c r="F24" s="27">
         <v>8</v>
       </c>
       <c r="G24" s="27">
         <v>2</v>
       </c>
       <c r="H24" s="27">
         <v>5</v>
       </c>
       <c r="I24" s="27">
         <v>3</v>
       </c>
       <c r="J24" s="27">
         <v>3</v>
       </c>
       <c r="K24" s="27">
         <v>3</v>
       </c>
       <c r="L24" s="28">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="217" t="s">
+      <c r="B25" s="221" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="232"/>
-[...8 lines deleted...]
-      <c r="L25" s="232"/>
+      <c r="C25" s="236"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="236"/>
+      <c r="K25" s="236"/>
+      <c r="L25" s="236"/>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.2">
       <c r="L26" s="69" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.2">
       <c r="L27" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:L11"/>
     <mergeCell ref="B25:L25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L26" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B8:M35"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" customWidth="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="1"/>
     <col min="3" max="3" width="25.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" customWidth="1"/>
     <col min="7" max="9" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="3:10" x14ac:dyDescent="0.2">
       <c r="J8" s="115"/>
     </row>
     <row r="11" spans="3:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="C11" s="234" t="s">
+      <c r="C11" s="238" t="s">
         <v>73</v>
       </c>
-      <c r="D11" s="234"/>
-[...5 lines deleted...]
-      <c r="J11" s="234"/>
+      <c r="D11" s="238"/>
+      <c r="E11" s="238"/>
+      <c r="F11" s="238"/>
+      <c r="G11" s="238"/>
+      <c r="H11" s="238"/>
+      <c r="I11" s="238"/>
+      <c r="J11" s="238"/>
     </row>
     <row r="13" spans="3:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C13" s="38"/>
       <c r="D13" s="34">
         <v>1</v>
       </c>
       <c r="E13" s="34">
         <v>2</v>
       </c>
       <c r="F13" s="34">
         <v>3</v>
       </c>
       <c r="G13" s="34">
         <v>4</v>
       </c>
       <c r="H13" s="34">
         <v>5</v>
       </c>
       <c r="I13" s="34">
         <v>6</v>
       </c>
       <c r="J13" s="35" t="s">
         <v>16</v>
       </c>
     </row>
@@ -13619,63 +14821,63 @@
         <v>28</v>
       </c>
       <c r="D24" s="13">
         <v>11</v>
       </c>
       <c r="E24" s="13">
         <v>11</v>
       </c>
       <c r="F24" s="13">
         <v>8</v>
       </c>
       <c r="G24" s="17">
         <v>8</v>
       </c>
       <c r="H24" s="17">
         <v>2</v>
       </c>
       <c r="I24" s="17">
         <v>8</v>
       </c>
       <c r="J24" s="18">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="51" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="217" t="s">
+      <c r="C25" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="D25" s="232"/>
-[...8 lines deleted...]
-      <c r="M25" s="232"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="236"/>
+      <c r="K25" s="236"/>
+      <c r="L25" s="236"/>
+      <c r="M25" s="236"/>
     </row>
     <row r="26" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C26" s="63"/>
       <c r="D26" s="63"/>
       <c r="E26" s="63"/>
       <c r="F26" s="63"/>
       <c r="G26" s="63"/>
       <c r="H26" s="63"/>
       <c r="I26" s="63"/>
       <c r="J26" s="69" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C27" s="63"/>
       <c r="D27" s="63"/>
       <c r="E27" s="63"/>
       <c r="F27" s="63"/>
       <c r="G27" s="63"/>
       <c r="H27" s="63"/>
       <c r="I27" s="63"/>
       <c r="J27" s="63"/>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.2">
       <c r="K28" s="42"/>
@@ -13744,110 +14946,110 @@
       <c r="B35" s="6"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C11:J11"/>
     <mergeCell ref="C25:M25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="J26" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B8:N33"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" customWidth="1"/>
     <col min="3" max="3" width="23.5703125" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" customWidth="1"/>
     <col min="7" max="9" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="3:10" x14ac:dyDescent="0.2">
       <c r="H8" s="115"/>
     </row>
     <row r="11" spans="3:10" ht="15" x14ac:dyDescent="0.25">
-      <c r="C11" s="234" t="s">
+      <c r="C11" s="238" t="s">
         <v>74</v>
       </c>
-      <c r="D11" s="234"/>
-[...5 lines deleted...]
-      <c r="J11" s="234"/>
+      <c r="D11" s="238"/>
+      <c r="E11" s="238"/>
+      <c r="F11" s="238"/>
+      <c r="G11" s="238"/>
+      <c r="H11" s="238"/>
+      <c r="I11" s="238"/>
+      <c r="J11" s="238"/>
     </row>
     <row r="13" spans="3:10" x14ac:dyDescent="0.2">
-      <c r="C13" s="231" t="s">
+      <c r="C13" s="235" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="30">
         <v>1</v>
       </c>
       <c r="E13" s="30">
         <v>2</v>
       </c>
       <c r="F13" s="30">
         <v>3</v>
       </c>
       <c r="G13" s="30">
         <v>4</v>
       </c>
       <c r="H13" s="30">
         <v>5</v>
       </c>
       <c r="I13" s="30">
         <v>6</v>
       </c>
       <c r="J13" s="31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="3:10" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="C14" s="226"/>
+      <c r="C14" s="230"/>
       <c r="D14" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>4</v>
       </c>
       <c r="H14" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="32" t="s">
         <v>6</v>
       </c>
       <c r="J14" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="3:10" x14ac:dyDescent="0.2">
       <c r="C15" s="2" t="s">
         <v>7</v>
@@ -14087,63 +15289,63 @@
         <v>28</v>
       </c>
       <c r="D24" s="13">
         <v>11</v>
       </c>
       <c r="E24" s="13">
         <v>12</v>
       </c>
       <c r="F24" s="13">
         <v>8</v>
       </c>
       <c r="G24" s="13">
         <v>8</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="13">
         <v>8</v>
       </c>
       <c r="J24" s="13">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="217" t="s">
+      <c r="C25" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="D25" s="232"/>
-[...8 lines deleted...]
-      <c r="M25" s="232"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="236"/>
+      <c r="K25" s="236"/>
+      <c r="L25" s="236"/>
+      <c r="M25" s="236"/>
       <c r="N25" s="64"/>
     </row>
     <row r="26" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C26" s="64"/>
       <c r="D26" s="64"/>
       <c r="E26" s="64"/>
       <c r="F26" s="64"/>
       <c r="G26" s="64"/>
       <c r="H26" s="64"/>
       <c r="I26" s="64"/>
       <c r="J26" s="70" t="s">
         <v>35</v>
       </c>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="64"/>
       <c r="N26" s="64"/>
     </row>
     <row r="28" spans="2:14" x14ac:dyDescent="0.2">
       <c r="K28" s="68"/>
     </row>
     <row r="30" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B30" s="6"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
@@ -14179,111 +15381,111 @@
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C11:J11"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="C25:M25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="J26" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B8:L29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.85546875" customWidth="1"/>
     <col min="2" max="2" width="24.42578125" customWidth="1"/>
     <col min="3" max="4" width="10.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="7" width="10.85546875" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:9" x14ac:dyDescent="0.2">
       <c r="I8" s="115"/>
     </row>
     <row r="11" spans="2:9" ht="15" x14ac:dyDescent="0.25">
-      <c r="B11" s="234" t="s">
+      <c r="B11" s="238" t="s">
         <v>75</v>
       </c>
-      <c r="C11" s="234"/>
-[...5 lines deleted...]
-      <c r="I11" s="234"/>
+      <c r="C11" s="238"/>
+      <c r="D11" s="238"/>
+      <c r="E11" s="238"/>
+      <c r="F11" s="238"/>
+      <c r="G11" s="238"/>
+      <c r="H11" s="238"/>
+      <c r="I11" s="238"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B13" s="235" t="s">
+      <c r="B13" s="239" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="34">
         <v>1</v>
       </c>
       <c r="D13" s="34">
         <v>2</v>
       </c>
       <c r="E13" s="34">
         <v>3</v>
       </c>
       <c r="F13" s="34">
         <v>4</v>
       </c>
       <c r="G13" s="34">
         <v>5</v>
       </c>
       <c r="H13" s="34">
         <v>6</v>
       </c>
       <c r="I13" s="35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B14" s="236"/>
+      <c r="B14" s="240"/>
       <c r="C14" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>2</v>
       </c>
       <c r="E14" s="36" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="36" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I14" s="37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="2" t="s">
         <v>7</v>
@@ -14523,170 +15725,170 @@
         <v>28</v>
       </c>
       <c r="C24" s="13">
         <v>11</v>
       </c>
       <c r="D24" s="17">
         <v>10</v>
       </c>
       <c r="E24" s="13">
         <v>8</v>
       </c>
       <c r="F24" s="13">
         <v>8</v>
       </c>
       <c r="G24" s="13">
         <v>2</v>
       </c>
       <c r="H24" s="13">
         <v>8</v>
       </c>
       <c r="I24" s="17">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="217" t="s">
+      <c r="B25" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="C25" s="232"/>
-[...8 lines deleted...]
-      <c r="L25" s="232"/>
+      <c r="C25" s="236"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="236"/>
+      <c r="K25" s="236"/>
+      <c r="L25" s="236"/>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B26" s="65"/>
       <c r="C26" s="65"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
       <c r="G26" s="65"/>
       <c r="H26" s="65"/>
       <c r="I26" s="65"/>
     </row>
     <row r="29" spans="2:12" x14ac:dyDescent="0.2">
       <c r="I29" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B25:L25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I29" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B7:M29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="2" width="6" customWidth="1"/>
     <col min="3" max="3" width="24.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" customWidth="1"/>
     <col min="6" max="7" width="9.5703125" customWidth="1"/>
     <col min="8" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="8" spans="2:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="K8" s="123"/>
     </row>
     <row r="9" spans="2:11" s="5" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="2:11" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B10" s="2"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="2:11" ht="15" x14ac:dyDescent="0.25">
-      <c r="C11" s="234" t="s">
+      <c r="C11" s="238" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="234"/>
-[...5 lines deleted...]
-      <c r="J11" s="234"/>
+      <c r="D11" s="238"/>
+      <c r="E11" s="238"/>
+      <c r="F11" s="238"/>
+      <c r="G11" s="238"/>
+      <c r="H11" s="238"/>
+      <c r="I11" s="238"/>
+      <c r="J11" s="238"/>
     </row>
     <row r="13" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="C13" s="231" t="s">
+      <c r="C13" s="235" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="30">
         <v>1</v>
       </c>
       <c r="E13" s="30">
         <v>2</v>
       </c>
       <c r="F13" s="30">
         <v>3</v>
       </c>
       <c r="G13" s="30">
         <v>4</v>
       </c>
       <c r="H13" s="30">
         <v>5</v>
       </c>
       <c r="I13" s="30">
         <v>6</v>
       </c>
       <c r="J13" s="31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="2:11" x14ac:dyDescent="0.2">
-      <c r="C14" s="226"/>
+      <c r="C14" s="230"/>
       <c r="D14" s="32" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="32" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="32" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="32" t="s">
         <v>4</v>
       </c>
       <c r="H14" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="32" t="s">
         <v>6</v>
       </c>
       <c r="J14" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="2" t="s">
         <v>7</v>
@@ -14926,3661 +16128,4289 @@
         <v>28</v>
       </c>
       <c r="D24" s="13">
         <v>11</v>
       </c>
       <c r="E24" s="13">
         <v>10</v>
       </c>
       <c r="F24" s="13">
         <v>8</v>
       </c>
       <c r="G24" s="13">
         <v>8</v>
       </c>
       <c r="H24" s="13">
         <v>2</v>
       </c>
       <c r="I24" s="13">
         <v>8</v>
       </c>
       <c r="J24" s="13">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="3:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C25" s="217" t="s">
+      <c r="C25" s="221" t="s">
         <v>58</v>
       </c>
-      <c r="D25" s="232"/>
-[...8 lines deleted...]
-      <c r="M25" s="232"/>
+      <c r="D25" s="236"/>
+      <c r="E25" s="236"/>
+      <c r="F25" s="236"/>
+      <c r="G25" s="236"/>
+      <c r="H25" s="236"/>
+      <c r="I25" s="236"/>
+      <c r="J25" s="236"/>
+      <c r="K25" s="236"/>
+      <c r="L25" s="236"/>
+      <c r="M25" s="236"/>
     </row>
     <row r="26" spans="3:13" x14ac:dyDescent="0.2">
       <c r="C26" s="66"/>
       <c r="D26" s="66"/>
       <c r="E26" s="66"/>
       <c r="F26" s="66"/>
       <c r="G26" s="66"/>
       <c r="H26" s="66"/>
       <c r="I26" s="66"/>
       <c r="J26" s="66"/>
     </row>
     <row r="27" spans="3:13" x14ac:dyDescent="0.2">
       <c r="J27" s="69" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="28" spans="3:13" x14ac:dyDescent="0.2">
       <c r="J28" s="68"/>
     </row>
     <row r="29" spans="3:13" x14ac:dyDescent="0.2">
       <c r="K29" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C11:J11"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="C25:M25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="basePRIMARIA" error="Introduzca un número entre 0 y 500 o deje en blanco" sqref="D19:I19 D17:I17">
       <formula1>0</formula1>
       <formula2>500</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J27" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="89" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A1:V27"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Y25" sqref="Y25"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="29" customWidth="1"/>
-    <col min="2" max="2" width="39.7109375" style="29" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="23" max="16384" width="11.42578125" style="29"/>
+    <col min="2" max="2" width="43.5703125" style="29" customWidth="1"/>
+    <col min="3" max="22" width="7.28515625" style="29" customWidth="1"/>
+    <col min="23" max="23" width="8.42578125" style="29" customWidth="1"/>
+    <col min="24" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.2">
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
       <c r="R1" s="44"/>
       <c r="S1" s="44"/>
       <c r="T1" s="44"/>
       <c r="U1" s="44"/>
     </row>
-    <row r="2" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" x14ac:dyDescent="0.2">
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
       <c r="R2" s="44"/>
       <c r="S2" s="44"/>
       <c r="T2" s="44"/>
       <c r="U2" s="44"/>
     </row>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
       <c r="M3" s="44"/>
       <c r="N3" s="44"/>
       <c r="O3" s="44"/>
       <c r="P3" s="44"/>
       <c r="Q3" s="44"/>
       <c r="R3" s="44"/>
       <c r="S3" s="44"/>
       <c r="T3" s="44"/>
       <c r="U3" s="44"/>
     </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
       <c r="M4" s="44"/>
       <c r="N4" s="44"/>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
     </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="G5" s="139"/>
       <c r="M5" s="44"/>
       <c r="N5" s="44"/>
       <c r="O5" s="44"/>
       <c r="P5" s="44"/>
       <c r="Q5" s="44"/>
       <c r="R5" s="44"/>
       <c r="S5" s="44"/>
       <c r="T5" s="44"/>
       <c r="U5" s="44"/>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:23" x14ac:dyDescent="0.2">
       <c r="G6" s="139"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
     </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" x14ac:dyDescent="0.2">
       <c r="G7" s="139"/>
       <c r="M7" s="44"/>
       <c r="N7" s="44"/>
       <c r="O7" s="44"/>
       <c r="P7" s="44"/>
       <c r="Q7" s="44"/>
       <c r="R7" s="44"/>
       <c r="S7" s="44"/>
       <c r="T7" s="44"/>
       <c r="U7" s="44"/>
     </row>
-    <row r="8" spans="1:22" ht="15" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="S9" s="144"/>
+    <row r="8" spans="1:23" ht="15" x14ac:dyDescent="0.2">
+      <c r="B8" s="210" t="s">
+        <v>133</v>
+      </c>
+      <c r="C8" s="210"/>
+      <c r="D8" s="210"/>
+      <c r="E8" s="210"/>
+      <c r="F8" s="210"/>
+      <c r="G8" s="210"/>
+      <c r="H8" s="210"/>
+      <c r="I8" s="210"/>
+      <c r="J8" s="210"/>
+      <c r="K8" s="210"/>
+      <c r="L8" s="210"/>
+      <c r="M8" s="210"/>
+      <c r="N8" s="210"/>
+      <c r="O8" s="210"/>
+      <c r="P8" s="210"/>
+      <c r="Q8" s="210"/>
+      <c r="R8" s="210"/>
+      <c r="S8" s="210"/>
+      <c r="T8" s="205"/>
+      <c r="U8" s="205"/>
+    </row>
+    <row r="9" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="195"/>
+      <c r="M9" s="195"/>
+      <c r="N9" s="195"/>
+      <c r="O9" s="195"/>
+      <c r="P9" s="195"/>
+      <c r="Q9" s="195"/>
+      <c r="R9" s="195"/>
+      <c r="S9" s="44"/>
       <c r="T9" s="44"/>
       <c r="U9" s="44"/>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B10" s="158" t="s">
+    <row r="10" spans="1:23" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="195"/>
+      <c r="B10" s="202" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="161">
+      <c r="C10" s="203">
         <v>2005</v>
       </c>
-      <c r="D10" s="161">
+      <c r="D10" s="203">
         <v>2006</v>
       </c>
-      <c r="E10" s="161">
+      <c r="E10" s="203">
         <v>2007</v>
       </c>
-      <c r="F10" s="161">
+      <c r="F10" s="203">
         <v>2008</v>
       </c>
-      <c r="G10" s="161">
+      <c r="G10" s="203">
         <v>2009</v>
       </c>
-      <c r="H10" s="161">
+      <c r="H10" s="203">
         <v>2010</v>
       </c>
-      <c r="I10" s="161">
+      <c r="I10" s="203">
         <v>2011</v>
       </c>
-      <c r="J10" s="161">
+      <c r="J10" s="203">
         <v>2012</v>
       </c>
-      <c r="K10" s="161">
+      <c r="K10" s="203">
         <v>2013</v>
       </c>
-      <c r="L10" s="161">
+      <c r="L10" s="203">
         <v>2014</v>
       </c>
-      <c r="M10" s="161">
+      <c r="M10" s="203">
         <v>2015</v>
       </c>
-      <c r="N10" s="161">
+      <c r="N10" s="203">
         <v>2016</v>
       </c>
-      <c r="O10" s="161">
+      <c r="O10" s="203">
         <v>2017</v>
       </c>
-      <c r="P10" s="161">
+      <c r="P10" s="203">
         <v>2018</v>
       </c>
-      <c r="Q10" s="161">
+      <c r="Q10" s="203">
         <v>2019</v>
       </c>
-      <c r="R10" s="168">
+      <c r="R10" s="203">
         <v>2020</v>
       </c>
-      <c r="S10" s="168">
+      <c r="S10" s="203">
         <v>2021</v>
       </c>
-      <c r="T10" s="168">
+      <c r="T10" s="203">
         <v>2022</v>
       </c>
-      <c r="U10" s="168">
+      <c r="U10" s="203">
         <v>2023</v>
       </c>
-      <c r="V10" s="168">
+      <c r="V10" s="203">
         <v>2024</v>
       </c>
-    </row>
-[...24 lines deleted...]
-    <row r="12" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W10" s="203">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="44"/>
+      <c r="B11" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="E11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="G11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="H11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="I11" s="55" t="s">
+        <v>97</v>
+      </c>
+      <c r="J11" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="K11" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="L11" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="N11" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="O11" s="94" t="s">
+        <v>97</v>
+      </c>
+      <c r="P11" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="Q11" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="R11" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="S11" s="190" t="s">
+        <v>97</v>
+      </c>
+      <c r="T11" s="189" t="s">
+        <v>97</v>
+      </c>
+      <c r="U11" s="189" t="s">
+        <v>97</v>
+      </c>
+      <c r="V11" s="189" t="s">
+        <v>97</v>
+      </c>
+      <c r="W11" s="183" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="44"/>
       <c r="B12" s="20" t="s">
-        <v>7</v>
-[...62 lines deleted...]
-    <row r="13" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>21</v>
+      </c>
+      <c r="C12" s="55">
+        <v>5</v>
+      </c>
+      <c r="D12" s="55">
+        <v>5</v>
+      </c>
+      <c r="E12" s="55">
+        <v>5</v>
+      </c>
+      <c r="F12" s="55">
+        <v>5</v>
+      </c>
+      <c r="G12" s="55">
+        <v>5</v>
+      </c>
+      <c r="H12" s="55">
+        <v>5</v>
+      </c>
+      <c r="I12" s="55">
+        <v>5</v>
+      </c>
+      <c r="J12" s="56">
+        <v>5</v>
+      </c>
+      <c r="K12" s="56">
+        <v>5</v>
+      </c>
+      <c r="L12" s="73">
+        <v>5</v>
+      </c>
+      <c r="M12" s="73">
+        <v>5</v>
+      </c>
+      <c r="N12" s="56">
+        <v>5</v>
+      </c>
+      <c r="O12" s="121">
+        <v>5</v>
+      </c>
+      <c r="P12" s="56">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="56">
+        <v>5</v>
+      </c>
+      <c r="R12" s="56">
+        <v>5</v>
+      </c>
+      <c r="S12" s="56">
+        <v>5</v>
+      </c>
+      <c r="T12" s="183">
+        <v>5</v>
+      </c>
+      <c r="U12" s="183">
+        <v>5</v>
+      </c>
+      <c r="V12" s="183">
+        <v>5</v>
+      </c>
+      <c r="W12" s="183">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="44"/>
       <c r="B13" s="20" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="C13" s="55">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="D13" s="55">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="E13" s="55">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="F13" s="55">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="G13" s="55">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="H13" s="55">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="I13" s="55">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>89</v>
+      </c>
+      <c r="J13" s="55">
+        <v>89</v>
+      </c>
+      <c r="K13" s="55">
+        <v>89</v>
+      </c>
+      <c r="L13" s="90">
+        <v>89</v>
+      </c>
+      <c r="M13" s="90">
+        <v>90</v>
       </c>
       <c r="N13" s="56">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>90</v>
+      </c>
+      <c r="O13" s="95">
+        <v>90</v>
       </c>
       <c r="P13" s="56">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>90</v>
+      </c>
+      <c r="Q13" s="55">
+        <v>90</v>
       </c>
       <c r="R13" s="56">
-        <v>5</v>
-[...14 lines deleted...]
-    <row r="14" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>90</v>
+      </c>
+      <c r="S13" s="55">
+        <v>90</v>
+      </c>
+      <c r="T13" s="184">
+        <v>90</v>
+      </c>
+      <c r="U13" s="184">
+        <v>90</v>
+      </c>
+      <c r="V13" s="184">
+        <v>90</v>
+      </c>
+      <c r="W13" s="184">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="44"/>
-      <c r="B14" s="20" t="s">
-        <v>8</v>
+      <c r="B14" s="21" t="s">
+        <v>9</v>
       </c>
       <c r="C14" s="55">
+        <v>74</v>
+      </c>
+      <c r="D14" s="55">
+        <v>75</v>
+      </c>
+      <c r="E14" s="55">
+        <v>76</v>
+      </c>
+      <c r="F14" s="55">
+        <v>76</v>
+      </c>
+      <c r="G14" s="55">
+        <v>79</v>
+      </c>
+      <c r="H14" s="55">
+        <v>80</v>
+      </c>
+      <c r="I14" s="55">
+        <v>81</v>
+      </c>
+      <c r="J14" s="55">
+        <v>81</v>
+      </c>
+      <c r="K14" s="55">
+        <v>81</v>
+      </c>
+      <c r="L14" s="90">
+        <v>83</v>
+      </c>
+      <c r="M14" s="90">
         <v>85</v>
       </c>
-      <c r="D14" s="55">
+      <c r="N14" s="91">
         <v>85</v>
       </c>
-      <c r="E14" s="55">
+      <c r="O14" s="95">
         <v>85</v>
       </c>
-      <c r="F14" s="55">
+      <c r="P14" s="91">
         <v>85</v>
       </c>
-      <c r="G14" s="55">
-[...28 lines deleted...]
-      </c>
       <c r="Q14" s="55">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>85</v>
+      </c>
+      <c r="R14" s="91">
+        <v>85</v>
       </c>
       <c r="S14" s="55">
-        <v>90</v>
-[...11 lines deleted...]
-    <row r="15" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>85</v>
+      </c>
+      <c r="T14" s="184">
+        <v>85</v>
+      </c>
+      <c r="U14" s="184">
+        <v>85</v>
+      </c>
+      <c r="V14" s="184">
+        <v>85</v>
+      </c>
+      <c r="W14" s="184">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="44"/>
       <c r="B15" s="21" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C15" s="55">
-        <v>74</v>
+        <v>184</v>
       </c>
       <c r="D15" s="55">
-        <v>75</v>
+        <v>184</v>
       </c>
       <c r="E15" s="55">
-        <v>76</v>
+        <v>189</v>
       </c>
       <c r="F15" s="55">
-        <v>76</v>
+        <v>189</v>
       </c>
       <c r="G15" s="55">
-        <v>79</v>
+        <v>189</v>
       </c>
       <c r="H15" s="55">
-        <v>80</v>
+        <v>189</v>
       </c>
       <c r="I15" s="55">
-        <v>81</v>
+        <v>186</v>
       </c>
       <c r="J15" s="55">
-        <v>81</v>
+        <v>185</v>
       </c>
       <c r="K15" s="55">
-        <v>81</v>
+        <v>185</v>
       </c>
       <c r="L15" s="90">
-        <v>83</v>
+        <v>185</v>
       </c>
       <c r="M15" s="90">
-        <v>85</v>
+        <v>182</v>
       </c>
       <c r="N15" s="91">
-        <v>85</v>
+        <v>182</v>
       </c>
       <c r="O15" s="95">
-        <v>85</v>
+        <v>180</v>
       </c>
       <c r="P15" s="91">
-        <v>85</v>
+        <v>180</v>
       </c>
       <c r="Q15" s="55">
-        <v>85</v>
+        <v>180</v>
       </c>
       <c r="R15" s="91">
-        <v>85</v>
+        <v>180</v>
       </c>
       <c r="S15" s="55">
-        <v>85</v>
-[...11 lines deleted...]
-    <row r="16" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>179</v>
+      </c>
+      <c r="T15" s="184">
+        <v>175</v>
+      </c>
+      <c r="U15" s="184">
+        <v>175</v>
+      </c>
+      <c r="V15" s="184">
+        <v>176</v>
+      </c>
+      <c r="W15" s="184">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="44"/>
       <c r="B16" s="21" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C16" s="55">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="D16" s="55">
-        <v>184</v>
+        <v>14</v>
       </c>
       <c r="E16" s="55">
-        <v>189</v>
+        <v>14</v>
       </c>
       <c r="F16" s="55">
-        <v>189</v>
+        <v>14</v>
       </c>
       <c r="G16" s="55">
-        <v>189</v>
+        <v>14</v>
       </c>
       <c r="H16" s="55">
-        <v>189</v>
+        <v>14</v>
       </c>
       <c r="I16" s="55">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>14</v>
+      </c>
+      <c r="J16" s="56">
+        <v>14</v>
+      </c>
+      <c r="K16" s="56">
+        <v>14</v>
       </c>
       <c r="L16" s="90">
-        <v>185</v>
+        <v>15</v>
       </c>
       <c r="M16" s="90">
-        <v>182</v>
+        <v>15</v>
       </c>
       <c r="N16" s="91">
-        <v>182</v>
+        <v>15</v>
       </c>
       <c r="O16" s="95">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="P16" s="91">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="Q16" s="55">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="R16" s="91">
-        <v>180</v>
+        <v>16</v>
       </c>
       <c r="S16" s="55">
-        <v>179</v>
-[...11 lines deleted...]
-    <row r="17" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>16</v>
+      </c>
+      <c r="T16" s="184">
+        <v>16</v>
+      </c>
+      <c r="U16" s="184">
+        <v>17</v>
+      </c>
+      <c r="V16" s="184">
+        <v>17</v>
+      </c>
+      <c r="W16" s="184">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="44"/>
       <c r="B17" s="21" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="C17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="E17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="G17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="H17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="I17" s="55">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="J17" s="56">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="K17" s="56">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="L17" s="90">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="M17" s="90">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="N17" s="91">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="O17" s="95">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="P17" s="91">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="Q17" s="55">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="R17" s="91">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="S17" s="55">
-        <v>16</v>
-[...11 lines deleted...]
-    <row r="18" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="T17" s="184">
+        <v>4</v>
+      </c>
+      <c r="U17" s="184">
+        <v>4</v>
+      </c>
+      <c r="V17" s="184">
+        <v>4</v>
+      </c>
+      <c r="W17" s="184">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="44"/>
       <c r="B18" s="21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I18" s="55">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J18" s="56">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K18" s="56">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L18" s="90">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M18" s="90">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N18" s="91">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O18" s="95">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="P18" s="91">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="Q18" s="55">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="R18" s="91">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="S18" s="55">
-        <v>4</v>
-[...11 lines deleted...]
-    <row r="19" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="T18" s="184">
+        <v>1</v>
+      </c>
+      <c r="U18" s="184">
+        <v>1</v>
+      </c>
+      <c r="V18" s="184">
+        <v>1</v>
+      </c>
+      <c r="W18" s="184">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="44"/>
-      <c r="B19" s="21" t="s">
-        <v>99</v>
+      <c r="B19" s="51" t="s">
+        <v>13</v>
       </c>
       <c r="C19" s="55">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D19" s="55">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E19" s="55">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="F19" s="55">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G19" s="55">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="H19" s="55">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="I19" s="55">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>14</v>
+      </c>
+      <c r="J19" s="73">
+        <v>17</v>
+      </c>
+      <c r="K19" s="73">
+        <v>17</v>
       </c>
       <c r="L19" s="90">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="M19" s="90">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
+      </c>
+      <c r="N19" s="73">
+        <v>17</v>
       </c>
       <c r="O19" s="95">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
+      </c>
+      <c r="P19" s="73">
+        <v>17</v>
       </c>
       <c r="Q19" s="55">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>17</v>
+      </c>
+      <c r="R19" s="73">
+        <v>17</v>
       </c>
       <c r="S19" s="55">
-        <v>1</v>
-[...11 lines deleted...]
-    <row r="20" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>17</v>
+      </c>
+      <c r="T19" s="184">
+        <v>17</v>
+      </c>
+      <c r="U19" s="184">
+        <v>17</v>
+      </c>
+      <c r="V19" s="184">
+        <v>17</v>
+      </c>
+      <c r="W19" s="184">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="44"/>
       <c r="B20" s="51" t="s">
-        <v>13</v>
+        <v>131</v>
       </c>
       <c r="C20" s="55">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D20" s="55">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E20" s="55">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="F20" s="55">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G20" s="55">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H20" s="55">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="I20" s="55">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="J20" s="73">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="K20" s="73">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="L20" s="90">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="M20" s="90">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="N20" s="73">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="O20" s="95">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="P20" s="73">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="Q20" s="55">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="R20" s="73">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="S20" s="55">
-        <v>17</v>
-[...11 lines deleted...]
-    <row r="21" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+      <c r="T20" s="184">
+        <v>49</v>
+      </c>
+      <c r="U20" s="184">
+        <v>50</v>
+      </c>
+      <c r="V20" s="184">
+        <v>50</v>
+      </c>
+      <c r="W20" s="184">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="44"/>
-      <c r="B21" s="51" t="s">
-        <v>118</v>
+      <c r="B21" s="171" t="s">
+        <v>129</v>
       </c>
       <c r="C21" s="55">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="D21" s="55">
-        <v>47</v>
+        <v>0</v>
       </c>
       <c r="E21" s="55">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F21" s="55">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="G21" s="55">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="H21" s="55">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="I21" s="55">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>15</v>
+      </c>
+      <c r="J21" s="56">
+        <v>15</v>
+      </c>
+      <c r="K21" s="56">
+        <v>15</v>
       </c>
       <c r="L21" s="90">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="M21" s="90">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>15</v>
+      </c>
+      <c r="N21" s="56">
+        <v>15</v>
       </c>
       <c r="O21" s="95">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>15</v>
+      </c>
+      <c r="P21" s="56">
+        <v>15</v>
       </c>
       <c r="Q21" s="55">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>15</v>
+      </c>
+      <c r="R21" s="56">
+        <v>15</v>
       </c>
       <c r="S21" s="55">
-        <v>49</v>
-[...11 lines deleted...]
-    <row r="22" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>15</v>
+      </c>
+      <c r="T21" s="184">
+        <v>15</v>
+      </c>
+      <c r="U21" s="184">
+        <v>15</v>
+      </c>
+      <c r="V21" s="184">
+        <v>18</v>
+      </c>
+      <c r="W21" s="184">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="44"/>
-      <c r="B22" s="20" t="s">
-        <v>91</v>
+      <c r="B22" s="171" t="s">
+        <v>130</v>
       </c>
       <c r="C22" s="55">
         <v>0</v>
       </c>
       <c r="D22" s="55">
         <v>0</v>
       </c>
       <c r="E22" s="55">
         <v>0</v>
       </c>
       <c r="F22" s="55">
         <v>0</v>
       </c>
       <c r="G22" s="55">
         <v>0</v>
       </c>
       <c r="H22" s="55">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="I22" s="55">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="J22" s="56">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="K22" s="56">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="L22" s="90">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="M22" s="90">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="N22" s="56">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="O22" s="95">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="P22" s="56">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="Q22" s="55">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="R22" s="56">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="S22" s="55">
-        <v>15</v>
-[...11 lines deleted...]
-    <row r="23" spans="1:22" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="T22" s="184">
+        <v>9</v>
+      </c>
+      <c r="U22" s="191">
+        <v>9</v>
+      </c>
+      <c r="V22" s="191">
+        <v>9</v>
+      </c>
+      <c r="W22" s="184">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="44"/>
-      <c r="B23" s="20" t="s">
-[...119 lines deleted...]
-      <c r="T24" s="194">
+      <c r="B23" s="196" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="71">
+        <v>0</v>
+      </c>
+      <c r="D23" s="71">
+        <v>0</v>
+      </c>
+      <c r="E23" s="71">
+        <v>0</v>
+      </c>
+      <c r="F23" s="71">
+        <v>0</v>
+      </c>
+      <c r="G23" s="71">
+        <v>0</v>
+      </c>
+      <c r="H23" s="71">
+        <v>0</v>
+      </c>
+      <c r="I23" s="71">
+        <v>0</v>
+      </c>
+      <c r="J23" s="58">
+        <v>0</v>
+      </c>
+      <c r="K23" s="82">
+        <v>1</v>
+      </c>
+      <c r="L23" s="82">
+        <v>1</v>
+      </c>
+      <c r="M23" s="82">
+        <v>1</v>
+      </c>
+      <c r="N23" s="92">
+        <v>1</v>
+      </c>
+      <c r="O23" s="96">
+        <v>1</v>
+      </c>
+      <c r="P23" s="161">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="71">
+        <v>1</v>
+      </c>
+      <c r="R23" s="58">
+        <v>1</v>
+      </c>
+      <c r="S23" s="71" t="s">
+        <v>111</v>
+      </c>
+      <c r="T23" s="185">
         <v>3</v>
       </c>
-      <c r="U24" s="194">
+      <c r="U23" s="185">
         <v>3</v>
       </c>
-      <c r="V24" s="194">
+      <c r="V23" s="185">
         <v>6</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="S25" s="167" t="s">
+      <c r="W23" s="185">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="221" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="221"/>
+      <c r="D24" s="221"/>
+      <c r="E24" s="221"/>
+      <c r="F24" s="221"/>
+      <c r="G24" s="221"/>
+      <c r="H24" s="221"/>
+      <c r="I24" s="221"/>
+      <c r="J24" s="221"/>
+      <c r="K24" s="221"/>
+      <c r="L24" s="221"/>
+      <c r="M24" s="221"/>
+      <c r="N24" s="221"/>
+      <c r="O24" s="221"/>
+      <c r="P24" s="207"/>
+      <c r="Q24" s="207"/>
+      <c r="R24" s="207"/>
+      <c r="S24" s="160" t="s">
         <v>35</v>
       </c>
-      <c r="T25" s="167"/>
-[...23 lines deleted...]
-        <v>126</v>
+      <c r="T24" s="160"/>
+      <c r="U24" s="160"/>
+      <c r="V24" s="207"/>
+    </row>
+    <row r="25" spans="1:23" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="C25" s="157"/>
+      <c r="D25" s="157"/>
+      <c r="E25" s="157"/>
+      <c r="F25" s="157"/>
+      <c r="G25" s="157"/>
+      <c r="H25" s="157"/>
+      <c r="I25" s="157"/>
+      <c r="J25" s="157"/>
+      <c r="K25" s="157"/>
+      <c r="L25" s="157"/>
+      <c r="M25" s="157"/>
+      <c r="N25" s="157"/>
+      <c r="V25" s="83"/>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="B26" s="61" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A10:A11"/>
+  <mergeCells count="2">
     <mergeCell ref="B8:S8"/>
-    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B24:O24"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="S25" location="Índice!A1" tooltip="Indice" display="Índice"/>
+    <hyperlink ref="S24" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
-[...2 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B8:L28"/>
+  <dimension ref="B9:L31"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+      <selection activeCell="F4" sqref="F4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="42" customWidth="1"/>
+    <col min="2" max="2" width="44.28515625" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="9" spans="2:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="222" t="s">
+        <v>132</v>
+      </c>
+      <c r="C9" s="222"/>
+      <c r="D9" s="222"/>
+      <c r="E9" s="222"/>
+      <c r="F9" s="222"/>
+      <c r="G9" s="222"/>
+      <c r="H9" s="222"/>
+      <c r="I9" s="222"/>
+      <c r="J9" s="223"/>
+      <c r="K9" s="223"/>
+      <c r="L9" s="223"/>
+    </row>
+    <row r="13" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B13" s="204" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="199">
+        <v>1</v>
+      </c>
+      <c r="D13" s="199">
+        <v>2</v>
+      </c>
+      <c r="E13" s="199">
+        <v>3</v>
+      </c>
+      <c r="F13" s="199">
+        <v>4</v>
+      </c>
+      <c r="G13" s="199">
+        <v>5</v>
+      </c>
+      <c r="H13" s="199">
+        <v>6</v>
+      </c>
+      <c r="I13" s="199">
+        <v>7</v>
+      </c>
+      <c r="J13" s="199">
+        <v>8</v>
+      </c>
+      <c r="K13" s="199">
+        <v>9</v>
+      </c>
+      <c r="L13" s="199" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="2:12" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B14" s="182" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="182" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="182" t="s">
+        <v>2</v>
+      </c>
+      <c r="E14" s="182" t="s">
+        <v>3</v>
+      </c>
+      <c r="F14" s="182" t="s">
+        <v>4</v>
+      </c>
+      <c r="G14" s="182" t="s">
+        <v>5</v>
+      </c>
+      <c r="H14" s="182" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="182" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" s="182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" s="182" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" s="182" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="171" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="170">
+        <v>1</v>
+      </c>
+      <c r="D15" s="170">
+        <v>1</v>
+      </c>
+      <c r="E15" s="170">
+        <v>1</v>
+      </c>
+      <c r="F15" s="170">
+        <v>1</v>
+      </c>
+      <c r="G15" s="170">
+        <v>1</v>
+      </c>
+      <c r="H15" s="170">
+        <v>1</v>
+      </c>
+      <c r="I15" s="170">
+        <v>1</v>
+      </c>
+      <c r="J15" s="170">
+        <v>1</v>
+      </c>
+      <c r="K15" s="170">
+        <v>1</v>
+      </c>
+      <c r="L15" s="170" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="176" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="170">
+        <v>1</v>
+      </c>
+      <c r="D16" s="170">
+        <v>0</v>
+      </c>
+      <c r="E16" s="170">
+        <v>1</v>
+      </c>
+      <c r="F16" s="170">
+        <v>0</v>
+      </c>
+      <c r="G16" s="170">
+        <v>1</v>
+      </c>
+      <c r="H16" s="170">
+        <v>2</v>
+      </c>
+      <c r="I16" s="170">
+        <v>0</v>
+      </c>
+      <c r="J16" s="170">
+        <v>0</v>
+      </c>
+      <c r="K16" s="170">
+        <v>0</v>
+      </c>
+      <c r="L16" s="170">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="172">
+        <v>15</v>
+      </c>
+      <c r="D17" s="172">
+        <v>17</v>
+      </c>
+      <c r="E17" s="172">
+        <v>11</v>
+      </c>
+      <c r="F17" s="172">
+        <v>6</v>
+      </c>
+      <c r="G17" s="172">
+        <v>3</v>
+      </c>
+      <c r="H17" s="172">
+        <v>17</v>
+      </c>
+      <c r="I17" s="172">
+        <v>12</v>
+      </c>
+      <c r="J17" s="172">
+        <v>5</v>
+      </c>
+      <c r="K17" s="172">
+        <v>4</v>
+      </c>
+      <c r="L17" s="172">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="172">
+        <v>14</v>
+      </c>
+      <c r="D18" s="172">
+        <v>16</v>
+      </c>
+      <c r="E18" s="172">
+        <v>10</v>
+      </c>
+      <c r="F18" s="172">
+        <v>6</v>
+      </c>
+      <c r="G18" s="172">
+        <v>3</v>
+      </c>
+      <c r="H18" s="172">
+        <v>15</v>
+      </c>
+      <c r="I18" s="172">
+        <v>12</v>
+      </c>
+      <c r="J18" s="172">
+        <v>5</v>
+      </c>
+      <c r="K18" s="172">
+        <v>4</v>
+      </c>
+      <c r="L18" s="172">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="172">
+        <v>28</v>
+      </c>
+      <c r="D19" s="172">
+        <v>44</v>
+      </c>
+      <c r="E19" s="172">
+        <v>28</v>
+      </c>
+      <c r="F19" s="172">
+        <v>21</v>
+      </c>
+      <c r="G19" s="172">
+        <v>3</v>
+      </c>
+      <c r="H19" s="172">
+        <v>23</v>
+      </c>
+      <c r="I19" s="172">
+        <v>17</v>
+      </c>
+      <c r="J19" s="172">
+        <v>9</v>
+      </c>
+      <c r="K19" s="172">
+        <v>3</v>
+      </c>
+      <c r="L19" s="172">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="170">
+        <v>5</v>
+      </c>
+      <c r="D20" s="170">
+        <v>1</v>
+      </c>
+      <c r="E20" s="170">
+        <v>2</v>
+      </c>
+      <c r="F20" s="170">
+        <v>1</v>
+      </c>
+      <c r="G20" s="170">
+        <v>2</v>
+      </c>
+      <c r="H20" s="170">
+        <v>3</v>
+      </c>
+      <c r="I20" s="170">
+        <v>2</v>
+      </c>
+      <c r="J20" s="170">
+        <v>1</v>
+      </c>
+      <c r="K20" s="170">
+        <v>1</v>
+      </c>
+      <c r="L20" s="172">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="175" t="s">
+        <v>98</v>
+      </c>
+      <c r="C21" s="170">
+        <v>1</v>
+      </c>
+      <c r="D21" s="170">
+        <v>1</v>
+      </c>
+      <c r="E21" s="170">
+        <v>1</v>
+      </c>
+      <c r="F21" s="170">
+        <v>1</v>
+      </c>
+      <c r="G21" s="170">
+        <v>0</v>
+      </c>
+      <c r="H21" s="170">
+        <v>0</v>
+      </c>
+      <c r="I21" s="170">
+        <v>0</v>
+      </c>
+      <c r="J21" s="170">
+        <v>0</v>
+      </c>
+      <c r="K21" s="170">
+        <v>0</v>
+      </c>
+      <c r="L21" s="172">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="175" t="s">
+        <v>99</v>
+      </c>
+      <c r="C22" s="170">
+        <v>0</v>
+      </c>
+      <c r="D22" s="170">
+        <v>0</v>
+      </c>
+      <c r="E22" s="170">
+        <v>0</v>
+      </c>
+      <c r="F22" s="170">
+        <v>0</v>
+      </c>
+      <c r="G22" s="170">
+        <v>0</v>
+      </c>
+      <c r="H22" s="170">
+        <v>0</v>
+      </c>
+      <c r="I22" s="170">
+        <v>1</v>
+      </c>
+      <c r="J22" s="170">
+        <v>0</v>
+      </c>
+      <c r="K22" s="170">
+        <v>0</v>
+      </c>
+      <c r="L22" s="172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="171" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="170">
+        <v>2</v>
+      </c>
+      <c r="D23" s="170">
+        <v>4</v>
+      </c>
+      <c r="E23" s="170">
+        <v>2</v>
+      </c>
+      <c r="F23" s="170">
+        <v>1</v>
+      </c>
+      <c r="G23" s="170">
+        <v>2</v>
+      </c>
+      <c r="H23" s="170">
+        <v>2</v>
+      </c>
+      <c r="I23" s="170">
+        <v>1</v>
+      </c>
+      <c r="J23" s="170">
+        <v>2</v>
+      </c>
+      <c r="K23" s="170">
+        <v>1</v>
+      </c>
+      <c r="L23" s="172">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="171" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" s="170">
+        <v>8</v>
+      </c>
+      <c r="D24" s="170">
+        <v>8</v>
+      </c>
+      <c r="E24" s="170">
+        <v>9</v>
+      </c>
+      <c r="F24" s="170">
+        <v>8</v>
+      </c>
+      <c r="G24" s="170">
+        <v>2</v>
+      </c>
+      <c r="H24" s="170">
+        <v>6</v>
+      </c>
+      <c r="I24" s="170">
+        <v>3</v>
+      </c>
+      <c r="J24" s="170">
+        <v>3</v>
+      </c>
+      <c r="K24" s="170">
+        <v>3</v>
+      </c>
+      <c r="L24" s="172">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="171" t="s">
+        <v>129</v>
+      </c>
+      <c r="C25" s="170">
+        <v>3</v>
+      </c>
+      <c r="D25" s="170">
+        <v>3</v>
+      </c>
+      <c r="E25" s="170">
+        <v>3</v>
+      </c>
+      <c r="F25" s="170">
+        <v>1</v>
+      </c>
+      <c r="G25" s="170">
+        <v>1</v>
+      </c>
+      <c r="H25" s="170">
+        <v>3</v>
+      </c>
+      <c r="I25" s="170">
+        <v>3</v>
+      </c>
+      <c r="J25" s="170">
+        <v>1</v>
+      </c>
+      <c r="K25" s="170">
+        <v>1</v>
+      </c>
+      <c r="L25" s="172">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="171" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="170">
+        <v>1</v>
+      </c>
+      <c r="D26" s="170">
+        <v>1</v>
+      </c>
+      <c r="E26" s="170">
+        <v>1</v>
+      </c>
+      <c r="F26" s="170">
+        <v>1</v>
+      </c>
+      <c r="G26" s="170">
+        <v>1</v>
+      </c>
+      <c r="H26" s="170">
+        <v>1</v>
+      </c>
+      <c r="I26" s="170">
+        <v>1</v>
+      </c>
+      <c r="J26" s="170">
+        <v>1</v>
+      </c>
+      <c r="K26" s="170">
+        <v>0</v>
+      </c>
+      <c r="L26" s="172">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="196" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" s="179">
+        <v>5</v>
+      </c>
+      <c r="D27" s="179">
+        <v>0</v>
+      </c>
+      <c r="E27" s="179">
+        <v>0</v>
+      </c>
+      <c r="F27" s="179">
+        <v>0</v>
+      </c>
+      <c r="G27" s="179">
+        <v>0</v>
+      </c>
+      <c r="H27" s="179">
+        <v>0</v>
+      </c>
+      <c r="I27" s="179">
+        <v>0</v>
+      </c>
+      <c r="J27" s="179">
+        <v>0</v>
+      </c>
+      <c r="K27" s="179">
+        <v>0</v>
+      </c>
+      <c r="L27" s="180">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B28" s="221" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" s="221"/>
+      <c r="D28" s="221"/>
+      <c r="E28" s="221"/>
+      <c r="F28" s="221"/>
+      <c r="G28" s="221"/>
+      <c r="H28" s="221"/>
+      <c r="I28" s="221"/>
+      <c r="J28" s="221"/>
+      <c r="K28" s="221"/>
+      <c r="L28" s="221"/>
+    </row>
+    <row r="29" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B29" s="221"/>
+      <c r="C29" s="221"/>
+      <c r="D29" s="221"/>
+      <c r="E29" s="221"/>
+      <c r="F29" s="221"/>
+      <c r="G29" s="221"/>
+      <c r="H29" s="221"/>
+      <c r="I29" s="221"/>
+      <c r="J29" s="221"/>
+      <c r="K29" s="221"/>
+      <c r="L29" s="221"/>
+    </row>
+    <row r="30" spans="2:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="221"/>
+      <c r="C30" s="221"/>
+      <c r="D30" s="221"/>
+      <c r="E30" s="221"/>
+      <c r="F30" s="221"/>
+      <c r="G30" s="221"/>
+      <c r="H30" s="221"/>
+      <c r="I30" s="221"/>
+      <c r="J30" s="221"/>
+      <c r="K30" s="221"/>
+      <c r="L30" s="221"/>
+    </row>
+    <row r="31" spans="2:12" x14ac:dyDescent="0.2">
+      <c r="B31" s="197" t="s">
+        <v>118</v>
+      </c>
+      <c r="C31" s="197"/>
+      <c r="D31" s="197"/>
+      <c r="E31" s="197"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B9:L9"/>
+    <mergeCell ref="B28:L30"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B8:L28"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="44.85546875" customWidth="1"/>
+    <col min="8" max="8" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="218" t="s">
+      <c r="B8" s="222" t="s">
+        <v>125</v>
+      </c>
+      <c r="C8" s="222"/>
+      <c r="D8" s="222"/>
+      <c r="E8" s="222"/>
+      <c r="F8" s="222"/>
+      <c r="G8" s="222"/>
+      <c r="H8" s="222"/>
+      <c r="I8" s="222"/>
+      <c r="J8" s="223"/>
+      <c r="K8" s="223"/>
+      <c r="L8" s="223"/>
+    </row>
+    <row r="10" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="204" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="199">
+        <v>1</v>
+      </c>
+      <c r="D10" s="199">
+        <v>2</v>
+      </c>
+      <c r="E10" s="199">
+        <v>3</v>
+      </c>
+      <c r="F10" s="199">
+        <v>4</v>
+      </c>
+      <c r="G10" s="199">
+        <v>5</v>
+      </c>
+      <c r="H10" s="199">
+        <v>6</v>
+      </c>
+      <c r="I10" s="199">
+        <v>7</v>
+      </c>
+      <c r="J10" s="199">
+        <v>8</v>
+      </c>
+      <c r="K10" s="199">
+        <v>9</v>
+      </c>
+      <c r="L10" s="199" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="182" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="182" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="182" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="182" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="182" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="182" t="s">
+        <v>5</v>
+      </c>
+      <c r="H11" s="182" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="182" t="s">
+        <v>23</v>
+      </c>
+      <c r="J11" s="182" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" s="182" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="182" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="171" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="170">
+        <v>1</v>
+      </c>
+      <c r="D12" s="170">
+        <v>1</v>
+      </c>
+      <c r="E12" s="170">
+        <v>1</v>
+      </c>
+      <c r="F12" s="170">
+        <v>1</v>
+      </c>
+      <c r="G12" s="170">
+        <v>1</v>
+      </c>
+      <c r="H12" s="170">
+        <v>1</v>
+      </c>
+      <c r="I12" s="170">
+        <v>1</v>
+      </c>
+      <c r="J12" s="170">
+        <v>1</v>
+      </c>
+      <c r="K12" s="170">
+        <v>1</v>
+      </c>
+      <c r="L12" s="170" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="176" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="170">
+        <v>1</v>
+      </c>
+      <c r="D13" s="170">
+        <v>0</v>
+      </c>
+      <c r="E13" s="170">
+        <v>1</v>
+      </c>
+      <c r="F13" s="170">
+        <v>0</v>
+      </c>
+      <c r="G13" s="170">
+        <v>1</v>
+      </c>
+      <c r="H13" s="170">
+        <v>2</v>
+      </c>
+      <c r="I13" s="170">
+        <v>0</v>
+      </c>
+      <c r="J13" s="170">
+        <v>0</v>
+      </c>
+      <c r="K13" s="170">
+        <v>0</v>
+      </c>
+      <c r="L13" s="170">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="172">
+        <v>15</v>
+      </c>
+      <c r="D14" s="172">
+        <v>17</v>
+      </c>
+      <c r="E14" s="172">
+        <v>11</v>
+      </c>
+      <c r="F14" s="172">
+        <v>6</v>
+      </c>
+      <c r="G14" s="172">
+        <v>3</v>
+      </c>
+      <c r="H14" s="172">
+        <v>17</v>
+      </c>
+      <c r="I14" s="172">
+        <v>12</v>
+      </c>
+      <c r="J14" s="172">
+        <v>5</v>
+      </c>
+      <c r="K14" s="172">
+        <v>4</v>
+      </c>
+      <c r="L14" s="172">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="172">
+        <v>14</v>
+      </c>
+      <c r="D15" s="172">
+        <v>16</v>
+      </c>
+      <c r="E15" s="172">
+        <v>10</v>
+      </c>
+      <c r="F15" s="172">
+        <v>6</v>
+      </c>
+      <c r="G15" s="172">
+        <v>3</v>
+      </c>
+      <c r="H15" s="172">
+        <v>15</v>
+      </c>
+      <c r="I15" s="172">
+        <v>12</v>
+      </c>
+      <c r="J15" s="172">
+        <v>5</v>
+      </c>
+      <c r="K15" s="172">
+        <v>4</v>
+      </c>
+      <c r="L15" s="172">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="172">
+        <v>28</v>
+      </c>
+      <c r="D16" s="172">
+        <v>44</v>
+      </c>
+      <c r="E16" s="172">
+        <v>28</v>
+      </c>
+      <c r="F16" s="172">
+        <v>21</v>
+      </c>
+      <c r="G16" s="172">
+        <v>3</v>
+      </c>
+      <c r="H16" s="172">
+        <v>23</v>
+      </c>
+      <c r="I16" s="172">
+        <v>17</v>
+      </c>
+      <c r="J16" s="172">
+        <v>9</v>
+      </c>
+      <c r="K16" s="172">
+        <v>3</v>
+      </c>
+      <c r="L16" s="172">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="170">
+        <v>5</v>
+      </c>
+      <c r="D17" s="170">
+        <v>1</v>
+      </c>
+      <c r="E17" s="170">
+        <v>2</v>
+      </c>
+      <c r="F17" s="170">
+        <v>1</v>
+      </c>
+      <c r="G17" s="170">
+        <v>2</v>
+      </c>
+      <c r="H17" s="170">
+        <v>2</v>
+      </c>
+      <c r="I17" s="170">
+        <v>2</v>
+      </c>
+      <c r="J17" s="170">
+        <v>1</v>
+      </c>
+      <c r="K17" s="170">
+        <v>1</v>
+      </c>
+      <c r="L17" s="172">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="175" t="s">
+        <v>98</v>
+      </c>
+      <c r="C18" s="170">
+        <v>1</v>
+      </c>
+      <c r="D18" s="170">
+        <v>1</v>
+      </c>
+      <c r="E18" s="170">
+        <v>1</v>
+      </c>
+      <c r="F18" s="170">
+        <v>1</v>
+      </c>
+      <c r="G18" s="170">
+        <v>0</v>
+      </c>
+      <c r="H18" s="170">
+        <v>0</v>
+      </c>
+      <c r="I18" s="170">
+        <v>0</v>
+      </c>
+      <c r="J18" s="170">
+        <v>0</v>
+      </c>
+      <c r="K18" s="170">
+        <v>0</v>
+      </c>
+      <c r="L18" s="172">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="175" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="170">
+        <v>0</v>
+      </c>
+      <c r="D19" s="170">
+        <v>0</v>
+      </c>
+      <c r="E19" s="170">
+        <v>0</v>
+      </c>
+      <c r="F19" s="170">
+        <v>0</v>
+      </c>
+      <c r="G19" s="170">
+        <v>0</v>
+      </c>
+      <c r="H19" s="170">
+        <v>0</v>
+      </c>
+      <c r="I19" s="170">
+        <v>1</v>
+      </c>
+      <c r="J19" s="170">
+        <v>0</v>
+      </c>
+      <c r="K19" s="170">
+        <v>0</v>
+      </c>
+      <c r="L19" s="172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="171" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="170">
+        <v>2</v>
+      </c>
+      <c r="D20" s="170">
+        <v>4</v>
+      </c>
+      <c r="E20" s="170">
+        <v>2</v>
+      </c>
+      <c r="F20" s="170">
+        <v>1</v>
+      </c>
+      <c r="G20" s="170">
+        <v>2</v>
+      </c>
+      <c r="H20" s="170">
+        <v>2</v>
+      </c>
+      <c r="I20" s="170">
+        <v>1</v>
+      </c>
+      <c r="J20" s="170">
+        <v>2</v>
+      </c>
+      <c r="K20" s="170">
+        <v>1</v>
+      </c>
+      <c r="L20" s="172">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="171" t="s">
+        <v>126</v>
+      </c>
+      <c r="C21" s="170">
+        <v>8</v>
+      </c>
+      <c r="D21" s="170">
+        <v>8</v>
+      </c>
+      <c r="E21" s="170">
+        <v>9</v>
+      </c>
+      <c r="F21" s="170">
+        <v>8</v>
+      </c>
+      <c r="G21" s="170">
+        <v>2</v>
+      </c>
+      <c r="H21" s="170">
+        <v>6</v>
+      </c>
+      <c r="I21" s="170">
+        <v>3</v>
+      </c>
+      <c r="J21" s="170">
+        <v>3</v>
+      </c>
+      <c r="K21" s="170">
+        <v>3</v>
+      </c>
+      <c r="L21" s="172">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="171" t="s">
+        <v>129</v>
+      </c>
+      <c r="C22" s="170">
+        <v>3</v>
+      </c>
+      <c r="D22" s="170">
+        <v>3</v>
+      </c>
+      <c r="E22" s="170">
+        <v>3</v>
+      </c>
+      <c r="F22" s="170">
+        <v>1</v>
+      </c>
+      <c r="G22" s="170">
+        <v>1</v>
+      </c>
+      <c r="H22" s="170">
+        <v>3</v>
+      </c>
+      <c r="I22" s="170">
+        <v>3</v>
+      </c>
+      <c r="J22" s="170">
+        <v>1</v>
+      </c>
+      <c r="K22" s="170">
+        <v>0</v>
+      </c>
+      <c r="L22" s="172">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="171" t="s">
         <v>130</v>
       </c>
-      <c r="C8" s="218"/>
-[...29 lines deleted...]
-      <c r="H10" s="243">
+      <c r="C23" s="170">
+        <v>1</v>
+      </c>
+      <c r="D23" s="170">
+        <v>1</v>
+      </c>
+      <c r="E23" s="170">
+        <v>1</v>
+      </c>
+      <c r="F23" s="170">
+        <v>1</v>
+      </c>
+      <c r="G23" s="170">
+        <v>1</v>
+      </c>
+      <c r="H23" s="170">
+        <v>1</v>
+      </c>
+      <c r="I23" s="170">
+        <v>1</v>
+      </c>
+      <c r="J23" s="170">
+        <v>1</v>
+      </c>
+      <c r="K23" s="170">
+        <v>1</v>
+      </c>
+      <c r="L23" s="172">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="196" t="s">
+        <v>127</v>
+      </c>
+      <c r="C24" s="179">
+        <v>1</v>
+      </c>
+      <c r="D24" s="179">
+        <v>1</v>
+      </c>
+      <c r="E24" s="179">
+        <v>1</v>
+      </c>
+      <c r="F24" s="179">
+        <v>1</v>
+      </c>
+      <c r="G24" s="179">
+        <v>1</v>
+      </c>
+      <c r="H24" s="179">
+        <v>0</v>
+      </c>
+      <c r="I24" s="179">
+        <v>0</v>
+      </c>
+      <c r="J24" s="179">
+        <v>1</v>
+      </c>
+      <c r="K24" s="179">
+        <v>0</v>
+      </c>
+      <c r="L24" s="180">
         <v>6</v>
       </c>
-      <c r="I10" s="243">
-[...498 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="217" t="s">
-[...11 lines deleted...]
-      <c r="L25" s="217"/>
+      <c r="B25" s="221" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" s="221"/>
+      <c r="D25" s="221"/>
+      <c r="E25" s="221"/>
+      <c r="F25" s="221"/>
+      <c r="G25" s="221"/>
+      <c r="H25" s="221"/>
+      <c r="I25" s="221"/>
+      <c r="J25" s="221"/>
+      <c r="K25" s="221"/>
+      <c r="L25" s="221"/>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B26" s="217"/>
-[...9 lines deleted...]
-      <c r="L26" s="217"/>
+      <c r="B26" s="221"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="221"/>
+      <c r="E26" s="221"/>
+      <c r="F26" s="221"/>
+      <c r="G26" s="221"/>
+      <c r="H26" s="221"/>
+      <c r="I26" s="221"/>
+      <c r="J26" s="221"/>
+      <c r="K26" s="221"/>
+      <c r="L26" s="221"/>
     </row>
     <row r="27" spans="2:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="217"/>
-[...9 lines deleted...]
-      <c r="L27" s="217"/>
+      <c r="B27" s="221"/>
+      <c r="C27" s="221"/>
+      <c r="D27" s="221"/>
+      <c r="E27" s="221"/>
+      <c r="F27" s="221"/>
+      <c r="G27" s="221"/>
+      <c r="H27" s="221"/>
+      <c r="I27" s="221"/>
+      <c r="J27" s="221"/>
+      <c r="K27" s="221"/>
+      <c r="L27" s="221"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B28" s="238" t="s">
-[...4 lines deleted...]
-      <c r="E28" s="238"/>
+      <c r="B28" s="197" t="s">
+        <v>118</v>
+      </c>
+      <c r="C28" s="197"/>
+      <c r="D28" s="197"/>
+      <c r="E28" s="197"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="B10:B11"/>
+  <mergeCells count="2">
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="B25:L27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:L26"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="P13" sqref="P13"/>
+      <selection activeCell="O16" sqref="O16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="2" width="42" customWidth="1"/>
+    <col min="2" max="2" width="45.28515625" customWidth="1"/>
+    <col min="3" max="12" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="218" t="s">
-[...11 lines deleted...]
-      <c r="L6" s="219"/>
+      <c r="B6" s="222" t="s">
+        <v>115</v>
+      </c>
+      <c r="C6" s="222"/>
+      <c r="D6" s="222"/>
+      <c r="E6" s="222"/>
+      <c r="F6" s="222"/>
+      <c r="G6" s="222"/>
+      <c r="H6" s="222"/>
+      <c r="I6" s="222"/>
+      <c r="J6" s="223"/>
+      <c r="K6" s="223"/>
+      <c r="L6" s="223"/>
     </row>
     <row r="7" spans="2:12" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="171"/>
-[...9 lines deleted...]
-      <c r="L7" s="172"/>
+      <c r="B7" s="162"/>
+      <c r="C7" s="163"/>
+      <c r="D7" s="163"/>
+      <c r="E7" s="163"/>
+      <c r="F7" s="163"/>
+      <c r="G7" s="163"/>
+      <c r="H7" s="163"/>
+      <c r="I7" s="163"/>
+      <c r="J7" s="163"/>
+      <c r="K7" s="163"/>
+      <c r="L7" s="163"/>
     </row>
     <row r="8" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="220" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="191">
+      <c r="B8" s="224" t="s">
+        <v>0</v>
+      </c>
+      <c r="C8" s="182">
+        <v>1</v>
+      </c>
+      <c r="D8" s="182">
+        <v>2</v>
+      </c>
+      <c r="E8" s="182">
         <v>3</v>
       </c>
-      <c r="F8" s="191">
+      <c r="F8" s="182">
         <v>4</v>
       </c>
-      <c r="G8" s="191">
+      <c r="G8" s="182">
         <v>5</v>
       </c>
-      <c r="H8" s="191">
+      <c r="H8" s="182">
         <v>6</v>
       </c>
-      <c r="I8" s="191">
+      <c r="I8" s="182">
         <v>7</v>
       </c>
-      <c r="J8" s="191">
+      <c r="J8" s="182">
         <v>8</v>
       </c>
-      <c r="K8" s="191">
+      <c r="K8" s="182">
         <v>9</v>
       </c>
-      <c r="L8" s="191" t="s">
+      <c r="L8" s="182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="2:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="221"/>
-      <c r="C9" s="190" t="s">
+      <c r="B9" s="225"/>
+      <c r="C9" s="181" t="s">
         <v>18</v>
       </c>
-      <c r="D9" s="190" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="190" t="s">
+      <c r="D9" s="181" t="s">
+        <v>2</v>
+      </c>
+      <c r="E9" s="181" t="s">
         <v>3</v>
       </c>
-      <c r="F9" s="190" t="s">
+      <c r="F9" s="181" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="190" t="s">
+      <c r="G9" s="181" t="s">
         <v>5</v>
       </c>
-      <c r="H9" s="190" t="s">
+      <c r="H9" s="181" t="s">
         <v>20</v>
       </c>
-      <c r="I9" s="190" t="s">
+      <c r="I9" s="181" t="s">
         <v>23</v>
       </c>
-      <c r="J9" s="190" t="s">
+      <c r="J9" s="181" t="s">
         <v>24</v>
       </c>
-      <c r="K9" s="190" t="s">
+      <c r="K9" s="181" t="s">
         <v>22</v>
       </c>
-      <c r="L9" s="191" t="s">
+      <c r="L9" s="182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="175" t="s">
+      <c r="B10" s="166" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="176">
-[...26 lines deleted...]
-      <c r="L10" s="176" t="s">
+      <c r="C10" s="167">
+        <v>1</v>
+      </c>
+      <c r="D10" s="167">
+        <v>1</v>
+      </c>
+      <c r="E10" s="167">
+        <v>1</v>
+      </c>
+      <c r="F10" s="167">
+        <v>1</v>
+      </c>
+      <c r="G10" s="167">
+        <v>1</v>
+      </c>
+      <c r="H10" s="167">
+        <v>1</v>
+      </c>
+      <c r="I10" s="167">
+        <v>1</v>
+      </c>
+      <c r="J10" s="167">
+        <v>1</v>
+      </c>
+      <c r="K10" s="167">
+        <v>1</v>
+      </c>
+      <c r="L10" s="167" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="185" t="s">
+      <c r="B11" s="176" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="179">
-[...26 lines deleted...]
-      <c r="L11" s="179">
+      <c r="C11" s="170">
+        <v>1</v>
+      </c>
+      <c r="D11" s="170">
+        <v>0</v>
+      </c>
+      <c r="E11" s="170">
+        <v>1</v>
+      </c>
+      <c r="F11" s="170">
+        <v>0</v>
+      </c>
+      <c r="G11" s="170">
+        <v>1</v>
+      </c>
+      <c r="H11" s="170">
+        <v>2</v>
+      </c>
+      <c r="I11" s="170">
+        <v>0</v>
+      </c>
+      <c r="J11" s="170">
+        <v>0</v>
+      </c>
+      <c r="K11" s="170">
+        <v>0</v>
+      </c>
+      <c r="L11" s="170">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="180" t="s">
+      <c r="B12" s="171" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="181">
+      <c r="C12" s="172">
         <v>15</v>
       </c>
-      <c r="D12" s="181">
+      <c r="D12" s="172">
         <v>17</v>
       </c>
-      <c r="E12" s="181">
+      <c r="E12" s="172">
         <v>11</v>
       </c>
-      <c r="F12" s="181">
+      <c r="F12" s="172">
         <v>6</v>
       </c>
-      <c r="G12" s="181">
+      <c r="G12" s="172">
         <v>3</v>
       </c>
-      <c r="H12" s="181">
+      <c r="H12" s="172">
         <v>17</v>
       </c>
-      <c r="I12" s="181">
+      <c r="I12" s="172">
         <v>12</v>
       </c>
-      <c r="J12" s="181">
+      <c r="J12" s="172">
         <v>5</v>
       </c>
-      <c r="K12" s="181">
+      <c r="K12" s="172">
         <v>4</v>
       </c>
-      <c r="L12" s="181">
+      <c r="L12" s="172">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="182" t="s">
+      <c r="B13" s="173" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="181">
+      <c r="C13" s="172">
         <v>14</v>
       </c>
-      <c r="D13" s="181">
+      <c r="D13" s="172">
         <v>16</v>
       </c>
-      <c r="E13" s="181">
+      <c r="E13" s="172">
         <v>10</v>
       </c>
-      <c r="F13" s="181">
+      <c r="F13" s="172">
         <v>6</v>
       </c>
-      <c r="G13" s="181">
+      <c r="G13" s="172">
         <v>3</v>
       </c>
-      <c r="H13" s="181">
+      <c r="H13" s="172">
         <v>15</v>
       </c>
-      <c r="I13" s="181">
+      <c r="I13" s="172">
         <v>12</v>
       </c>
-      <c r="J13" s="181">
+      <c r="J13" s="172">
         <v>5</v>
       </c>
-      <c r="K13" s="181">
+      <c r="K13" s="172">
         <v>4</v>
       </c>
-      <c r="L13" s="181">
+      <c r="L13" s="172">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="182" t="s">
+      <c r="B14" s="173" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="181">
+      <c r="C14" s="172">
         <v>28</v>
       </c>
-      <c r="D14" s="181">
+      <c r="D14" s="172">
         <v>43</v>
       </c>
-      <c r="E14" s="181">
+      <c r="E14" s="172">
         <v>28</v>
       </c>
-      <c r="F14" s="181">
+      <c r="F14" s="172">
         <v>21</v>
       </c>
-      <c r="G14" s="181">
+      <c r="G14" s="172">
         <v>3</v>
       </c>
-      <c r="H14" s="181">
+      <c r="H14" s="172">
         <v>23</v>
       </c>
-      <c r="I14" s="181">
+      <c r="I14" s="172">
         <v>17</v>
       </c>
-      <c r="J14" s="181">
+      <c r="J14" s="172">
         <v>9</v>
       </c>
-      <c r="K14" s="181">
+      <c r="K14" s="172">
         <v>3</v>
       </c>
-      <c r="L14" s="181">
+      <c r="L14" s="172">
         <v>175</v>
       </c>
     </row>
     <row r="15" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="182" t="s">
+      <c r="B15" s="173" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="179">
+      <c r="C15" s="170">
         <v>5</v>
       </c>
-      <c r="D15" s="179">
-[...23 lines deleted...]
-      <c r="L15" s="181">
+      <c r="D15" s="170">
+        <v>1</v>
+      </c>
+      <c r="E15" s="170">
+        <v>2</v>
+      </c>
+      <c r="F15" s="170">
+        <v>1</v>
+      </c>
+      <c r="G15" s="170">
+        <v>2</v>
+      </c>
+      <c r="H15" s="170">
+        <v>2</v>
+      </c>
+      <c r="I15" s="170">
+        <v>2</v>
+      </c>
+      <c r="J15" s="170">
+        <v>1</v>
+      </c>
+      <c r="K15" s="170">
+        <v>1</v>
+      </c>
+      <c r="L15" s="172">
         <f>SUM(C15:K15)</f>
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="184" t="s">
+      <c r="B16" s="175" t="s">
         <v>98</v>
       </c>
-      <c r="C16" s="179">
-[...26 lines deleted...]
-      <c r="L16" s="181">
+      <c r="C16" s="170">
+        <v>1</v>
+      </c>
+      <c r="D16" s="170">
+        <v>1</v>
+      </c>
+      <c r="E16" s="170">
+        <v>1</v>
+      </c>
+      <c r="F16" s="170">
+        <v>1</v>
+      </c>
+      <c r="G16" s="170">
+        <v>0</v>
+      </c>
+      <c r="H16" s="170">
+        <v>0</v>
+      </c>
+      <c r="I16" s="170">
+        <v>0</v>
+      </c>
+      <c r="J16" s="170">
+        <v>0</v>
+      </c>
+      <c r="K16" s="170">
+        <v>0</v>
+      </c>
+      <c r="L16" s="172">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="184" t="s">
+      <c r="B17" s="175" t="s">
         <v>99</v>
       </c>
-      <c r="C17" s="179">
-[...26 lines deleted...]
-      <c r="L17" s="181">
+      <c r="C17" s="170">
+        <v>0</v>
+      </c>
+      <c r="D17" s="170">
+        <v>0</v>
+      </c>
+      <c r="E17" s="170">
+        <v>0</v>
+      </c>
+      <c r="F17" s="170">
+        <v>0</v>
+      </c>
+      <c r="G17" s="170">
+        <v>0</v>
+      </c>
+      <c r="H17" s="170">
+        <v>0</v>
+      </c>
+      <c r="I17" s="170">
+        <v>1</v>
+      </c>
+      <c r="J17" s="170">
+        <v>0</v>
+      </c>
+      <c r="K17" s="170">
+        <v>0</v>
+      </c>
+      <c r="L17" s="172">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="180" t="s">
+      <c r="B18" s="171" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="179">
-[...2 lines deleted...]
-      <c r="D18" s="179">
+      <c r="C18" s="170">
+        <v>2</v>
+      </c>
+      <c r="D18" s="170">
         <v>4</v>
       </c>
-      <c r="E18" s="179">
-[...20 lines deleted...]
-      <c r="L18" s="181">
+      <c r="E18" s="170">
+        <v>2</v>
+      </c>
+      <c r="F18" s="170">
+        <v>1</v>
+      </c>
+      <c r="G18" s="170">
+        <v>2</v>
+      </c>
+      <c r="H18" s="170">
+        <v>2</v>
+      </c>
+      <c r="I18" s="170">
+        <v>1</v>
+      </c>
+      <c r="J18" s="170">
+        <v>2</v>
+      </c>
+      <c r="K18" s="170">
+        <v>1</v>
+      </c>
+      <c r="L18" s="172">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="185" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="179">
+      <c r="B19" s="171" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" s="170">
         <v>8</v>
       </c>
-      <c r="D19" s="179">
+      <c r="D19" s="170">
         <v>8</v>
       </c>
-      <c r="E19" s="179">
+      <c r="E19" s="170">
         <v>9</v>
       </c>
-      <c r="F19" s="179">
+      <c r="F19" s="170">
         <v>8</v>
       </c>
-      <c r="G19" s="179">
-[...2 lines deleted...]
-      <c r="H19" s="179">
+      <c r="G19" s="170">
+        <v>2</v>
+      </c>
+      <c r="H19" s="170">
         <v>6</v>
       </c>
-      <c r="I19" s="179">
+      <c r="I19" s="170">
         <v>3</v>
       </c>
-      <c r="J19" s="179">
+      <c r="J19" s="170">
         <v>3</v>
       </c>
-      <c r="K19" s="179">
+      <c r="K19" s="170">
         <v>3</v>
       </c>
-      <c r="L19" s="181">
+      <c r="L19" s="172">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="185" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="179">
+      <c r="B20" s="171" t="s">
+        <v>129</v>
+      </c>
+      <c r="C20" s="170">
+        <v>2</v>
+      </c>
+      <c r="D20" s="170">
         <v>3</v>
       </c>
-      <c r="E20" s="179">
-[...20 lines deleted...]
-      <c r="L20" s="181">
+      <c r="E20" s="170">
+        <v>2</v>
+      </c>
+      <c r="F20" s="170">
+        <v>1</v>
+      </c>
+      <c r="G20" s="170">
+        <v>1</v>
+      </c>
+      <c r="H20" s="170">
+        <v>2</v>
+      </c>
+      <c r="I20" s="170">
+        <v>2</v>
+      </c>
+      <c r="J20" s="170">
+        <v>1</v>
+      </c>
+      <c r="K20" s="170">
+        <v>1</v>
+      </c>
+      <c r="L20" s="172">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="185" t="s">
-[...29 lines deleted...]
-      <c r="L21" s="181" t="s">
+      <c r="B21" s="171" t="s">
+        <v>130</v>
+      </c>
+      <c r="C21" s="170">
+        <v>1</v>
+      </c>
+      <c r="D21" s="170">
+        <v>1</v>
+      </c>
+      <c r="E21" s="170">
+        <v>1</v>
+      </c>
+      <c r="F21" s="170">
+        <v>1</v>
+      </c>
+      <c r="G21" s="170">
+        <v>1</v>
+      </c>
+      <c r="H21" s="170">
+        <v>1</v>
+      </c>
+      <c r="I21" s="170">
+        <v>1</v>
+      </c>
+      <c r="J21" s="170">
+        <v>1</v>
+      </c>
+      <c r="K21" s="170">
+        <v>1</v>
+      </c>
+      <c r="L21" s="172" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="22" spans="2:12" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="198" t="s">
-[...29 lines deleted...]
-      <c r="L22" s="189">
+      <c r="B22" s="196" t="s">
+        <v>127</v>
+      </c>
+      <c r="C22" s="179">
+        <v>1</v>
+      </c>
+      <c r="D22" s="179">
+        <v>1</v>
+      </c>
+      <c r="E22" s="179">
+        <v>1</v>
+      </c>
+      <c r="F22" s="179">
+        <v>0</v>
+      </c>
+      <c r="G22" s="179">
+        <v>0</v>
+      </c>
+      <c r="H22" s="179">
+        <v>0</v>
+      </c>
+      <c r="I22" s="179">
+        <v>0</v>
+      </c>
+      <c r="J22" s="179">
+        <v>0</v>
+      </c>
+      <c r="K22" s="179">
+        <v>0</v>
+      </c>
+      <c r="L22" s="180">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="178"/>
-[...9 lines deleted...]
-      <c r="L23" s="181"/>
+      <c r="B23" s="169"/>
+      <c r="C23" s="170"/>
+      <c r="D23" s="170"/>
+      <c r="E23" s="170"/>
+      <c r="F23" s="170"/>
+      <c r="G23" s="170"/>
+      <c r="H23" s="170"/>
+      <c r="I23" s="170"/>
+      <c r="J23" s="170"/>
+      <c r="K23" s="170"/>
+      <c r="L23" s="172"/>
     </row>
     <row r="24" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="217" t="s">
-[...11 lines deleted...]
-      <c r="L24" s="217"/>
+      <c r="B24" s="221" t="s">
+        <v>113</v>
+      </c>
+      <c r="C24" s="221"/>
+      <c r="D24" s="221"/>
+      <c r="E24" s="221"/>
+      <c r="F24" s="221"/>
+      <c r="G24" s="221"/>
+      <c r="H24" s="221"/>
+      <c r="I24" s="221"/>
+      <c r="J24" s="221"/>
+      <c r="K24" s="221"/>
+      <c r="L24" s="221"/>
     </row>
     <row r="25" spans="2:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="217"/>
-[...9 lines deleted...]
-      <c r="L25" s="217"/>
+      <c r="B25" s="221"/>
+      <c r="C25" s="221"/>
+      <c r="D25" s="221"/>
+      <c r="E25" s="221"/>
+      <c r="F25" s="221"/>
+      <c r="G25" s="221"/>
+      <c r="H25" s="221"/>
+      <c r="I25" s="221"/>
+      <c r="J25" s="221"/>
+      <c r="K25" s="221"/>
+      <c r="L25" s="221"/>
     </row>
     <row r="26" spans="2:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="217"/>
-[...9 lines deleted...]
-      <c r="L26" s="217"/>
+      <c r="B26" s="221"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="221"/>
+      <c r="E26" s="221"/>
+      <c r="F26" s="221"/>
+      <c r="G26" s="221"/>
+      <c r="H26" s="221"/>
+      <c r="I26" s="221"/>
+      <c r="J26" s="221"/>
+      <c r="K26" s="221"/>
+      <c r="L26" s="221"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B6:L6"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B24:L26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="L15" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="C8:N29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="O25" sqref="O25"/>
+      <selection activeCell="C23" sqref="C23:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="119"/>
     <col min="2" max="2" width="4.140625" style="119" customWidth="1"/>
     <col min="3" max="3" width="39.42578125" style="119" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="119" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="119" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" style="119"/>
     <col min="8" max="8" width="10.140625" style="119" customWidth="1"/>
     <col min="9" max="10" width="11.42578125" style="119"/>
     <col min="11" max="11" width="10" style="119" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="119" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="119" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="119" customWidth="1"/>
     <col min="15" max="15" width="17.28515625" style="119" customWidth="1"/>
     <col min="16" max="16384" width="11.42578125" style="119"/>
   </cols>
   <sheetData>
     <row r="8" spans="3:14" x14ac:dyDescent="0.2">
-      <c r="I8" s="222"/>
-[...4 lines deleted...]
-      <c r="N8" s="222"/>
+      <c r="I8" s="226"/>
+      <c r="J8" s="226"/>
+      <c r="K8" s="226"/>
+      <c r="L8" s="226"/>
+      <c r="M8" s="226"/>
+      <c r="N8" s="226"/>
     </row>
     <row r="9" spans="3:14" ht="15" x14ac:dyDescent="0.2">
-      <c r="C9" s="218" t="s">
+      <c r="C9" s="222" t="s">
+        <v>112</v>
+      </c>
+      <c r="D9" s="222"/>
+      <c r="E9" s="222"/>
+      <c r="F9" s="222"/>
+      <c r="G9" s="222"/>
+      <c r="H9" s="222"/>
+      <c r="I9" s="222"/>
+      <c r="J9" s="222"/>
+      <c r="K9" s="223"/>
+      <c r="L9" s="223"/>
+      <c r="M9" s="223"/>
+    </row>
+    <row r="10" spans="3:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="162"/>
+      <c r="D10" s="163"/>
+      <c r="E10" s="163"/>
+      <c r="F10" s="163"/>
+      <c r="G10" s="163"/>
+      <c r="H10" s="163"/>
+      <c r="I10" s="163"/>
+      <c r="J10" s="163"/>
+      <c r="K10" s="163"/>
+      <c r="L10" s="163"/>
+      <c r="M10" s="163"/>
+    </row>
+    <row r="11" spans="3:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="224" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="182">
+        <v>1</v>
+      </c>
+      <c r="E11" s="182">
+        <v>2</v>
+      </c>
+      <c r="F11" s="182">
+        <v>3</v>
+      </c>
+      <c r="G11" s="182">
+        <v>4</v>
+      </c>
+      <c r="H11" s="182">
+        <v>5</v>
+      </c>
+      <c r="I11" s="182">
+        <v>6</v>
+      </c>
+      <c r="J11" s="182">
+        <v>7</v>
+      </c>
+      <c r="K11" s="182">
+        <v>8</v>
+      </c>
+      <c r="L11" s="182">
+        <v>9</v>
+      </c>
+      <c r="M11" s="182" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="164"/>
+    </row>
+    <row r="12" spans="3:14" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="C12" s="225"/>
+      <c r="D12" s="181" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="181" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="181" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="181" t="s">
+        <v>4</v>
+      </c>
+      <c r="H12" s="181" t="s">
+        <v>5</v>
+      </c>
+      <c r="I12" s="181" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="181" t="s">
+        <v>23</v>
+      </c>
+      <c r="K12" s="181" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" s="181" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" s="182" t="s">
+        <v>17</v>
+      </c>
+      <c r="N12" s="165"/>
+    </row>
+    <row r="13" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C13" s="166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="167">
+        <v>1</v>
+      </c>
+      <c r="E13" s="167">
+        <v>1</v>
+      </c>
+      <c r="F13" s="167">
+        <v>1</v>
+      </c>
+      <c r="G13" s="167">
+        <v>1</v>
+      </c>
+      <c r="H13" s="167">
+        <v>1</v>
+      </c>
+      <c r="I13" s="167">
+        <v>1</v>
+      </c>
+      <c r="J13" s="167">
+        <v>1</v>
+      </c>
+      <c r="K13" s="167">
+        <v>1</v>
+      </c>
+      <c r="L13" s="167">
+        <v>1</v>
+      </c>
+      <c r="M13" s="167" t="s">
+        <v>97</v>
+      </c>
+      <c r="N13" s="168"/>
+    </row>
+    <row r="14" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C14" s="176" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="170">
+        <v>1</v>
+      </c>
+      <c r="E14" s="170">
+        <v>0</v>
+      </c>
+      <c r="F14" s="170">
+        <v>1</v>
+      </c>
+      <c r="G14" s="170">
+        <v>0</v>
+      </c>
+      <c r="H14" s="170">
+        <v>1</v>
+      </c>
+      <c r="I14" s="170">
+        <v>2</v>
+      </c>
+      <c r="J14" s="170">
+        <v>0</v>
+      </c>
+      <c r="K14" s="170">
+        <v>0</v>
+      </c>
+      <c r="L14" s="170">
+        <v>0</v>
+      </c>
+      <c r="M14" s="170">
+        <v>5</v>
+      </c>
+      <c r="N14" s="168"/>
+    </row>
+    <row r="15" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="171" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="172">
+        <v>15</v>
+      </c>
+      <c r="E15" s="172">
+        <v>17</v>
+      </c>
+      <c r="F15" s="172">
+        <v>11</v>
+      </c>
+      <c r="G15" s="172">
+        <v>6</v>
+      </c>
+      <c r="H15" s="172">
+        <v>3</v>
+      </c>
+      <c r="I15" s="172">
+        <v>17</v>
+      </c>
+      <c r="J15" s="172">
+        <v>12</v>
+      </c>
+      <c r="K15" s="172">
+        <v>5</v>
+      </c>
+      <c r="L15" s="172">
+        <v>4</v>
+      </c>
+      <c r="M15" s="172">
+        <v>90</v>
+      </c>
+      <c r="N15" s="168"/>
+    </row>
+    <row r="16" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C16" s="173" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="172">
+        <v>14</v>
+      </c>
+      <c r="E16" s="172">
+        <v>16</v>
+      </c>
+      <c r="F16" s="172">
+        <v>10</v>
+      </c>
+      <c r="G16" s="172">
+        <v>6</v>
+      </c>
+      <c r="H16" s="172">
+        <v>3</v>
+      </c>
+      <c r="I16" s="172">
+        <v>15</v>
+      </c>
+      <c r="J16" s="172">
+        <v>12</v>
+      </c>
+      <c r="K16" s="172">
+        <v>5</v>
+      </c>
+      <c r="L16" s="172">
+        <v>4</v>
+      </c>
+      <c r="M16" s="172">
+        <v>85</v>
+      </c>
+      <c r="N16" s="168"/>
+    </row>
+    <row r="17" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C17" s="173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="172">
+        <v>28</v>
+      </c>
+      <c r="E17" s="172">
+        <v>43</v>
+      </c>
+      <c r="F17" s="172">
+        <v>28</v>
+      </c>
+      <c r="G17" s="172">
+        <v>21</v>
+      </c>
+      <c r="H17" s="172">
+        <v>3</v>
+      </c>
+      <c r="I17" s="172">
+        <v>23</v>
+      </c>
+      <c r="J17" s="172">
+        <v>17</v>
+      </c>
+      <c r="K17" s="172">
+        <v>9</v>
+      </c>
+      <c r="L17" s="172">
+        <v>3</v>
+      </c>
+      <c r="M17" s="172">
+        <v>175</v>
+      </c>
+      <c r="N17" s="174"/>
+    </row>
+    <row r="18" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="170">
+        <v>4</v>
+      </c>
+      <c r="E18" s="170">
+        <v>1</v>
+      </c>
+      <c r="F18" s="170">
+        <v>2</v>
+      </c>
+      <c r="G18" s="170">
+        <v>1</v>
+      </c>
+      <c r="H18" s="170">
+        <v>2</v>
+      </c>
+      <c r="I18" s="170">
+        <v>2</v>
+      </c>
+      <c r="J18" s="170">
+        <v>2</v>
+      </c>
+      <c r="K18" s="170">
+        <v>1</v>
+      </c>
+      <c r="L18" s="170">
+        <v>1</v>
+      </c>
+      <c r="M18" s="172">
+        <v>16</v>
+      </c>
+      <c r="N18" s="168"/>
+    </row>
+    <row r="19" spans="3:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C19" s="175" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" s="170">
+        <v>1</v>
+      </c>
+      <c r="E19" s="170">
+        <v>1</v>
+      </c>
+      <c r="F19" s="170">
+        <v>1</v>
+      </c>
+      <c r="G19" s="170">
+        <v>1</v>
+      </c>
+      <c r="H19" s="170">
+        <v>0</v>
+      </c>
+      <c r="I19" s="170">
+        <v>0</v>
+      </c>
+      <c r="J19" s="170">
+        <v>0</v>
+      </c>
+      <c r="K19" s="170">
+        <v>0</v>
+      </c>
+      <c r="L19" s="170">
+        <v>0</v>
+      </c>
+      <c r="M19" s="172">
+        <v>4</v>
+      </c>
+      <c r="N19" s="174"/>
+    </row>
+    <row r="20" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C20" s="175" t="s">
+        <v>99</v>
+      </c>
+      <c r="D20" s="170">
+        <v>0</v>
+      </c>
+      <c r="E20" s="170">
+        <v>0</v>
+      </c>
+      <c r="F20" s="170">
+        <v>0</v>
+      </c>
+      <c r="G20" s="170">
+        <v>0</v>
+      </c>
+      <c r="H20" s="170">
+        <v>0</v>
+      </c>
+      <c r="I20" s="170">
+        <v>0</v>
+      </c>
+      <c r="J20" s="170">
+        <v>1</v>
+      </c>
+      <c r="K20" s="170">
+        <v>0</v>
+      </c>
+      <c r="L20" s="170">
+        <v>0</v>
+      </c>
+      <c r="M20" s="172">
+        <v>1</v>
+      </c>
+      <c r="N20" s="174"/>
+    </row>
+    <row r="21" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C21" s="171" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="170">
+        <v>2</v>
+      </c>
+      <c r="E21" s="170">
+        <v>4</v>
+      </c>
+      <c r="F21" s="170">
+        <v>2</v>
+      </c>
+      <c r="G21" s="170">
+        <v>1</v>
+      </c>
+      <c r="H21" s="170">
+        <v>2</v>
+      </c>
+      <c r="I21" s="170">
+        <v>2</v>
+      </c>
+      <c r="J21" s="170">
+        <v>1</v>
+      </c>
+      <c r="K21" s="170">
+        <v>2</v>
+      </c>
+      <c r="L21" s="170">
+        <v>1</v>
+      </c>
+      <c r="M21" s="172">
+        <v>17</v>
+      </c>
+      <c r="N21" s="168"/>
+    </row>
+    <row r="22" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C22" s="176" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" s="170">
+        <v>8</v>
+      </c>
+      <c r="E22" s="170">
+        <v>8</v>
+      </c>
+      <c r="F22" s="170">
+        <v>8</v>
+      </c>
+      <c r="G22" s="170">
+        <v>8</v>
+      </c>
+      <c r="H22" s="170">
+        <v>2</v>
+      </c>
+      <c r="I22" s="170">
+        <v>6</v>
+      </c>
+      <c r="J22" s="170">
+        <v>3</v>
+      </c>
+      <c r="K22" s="170">
+        <v>3</v>
+      </c>
+      <c r="L22" s="170">
+        <v>3</v>
+      </c>
+      <c r="M22" s="172">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C23" s="176" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="170">
+        <v>2</v>
+      </c>
+      <c r="E23" s="170">
+        <v>3</v>
+      </c>
+      <c r="F23" s="170">
+        <v>2</v>
+      </c>
+      <c r="G23" s="170">
+        <v>1</v>
+      </c>
+      <c r="H23" s="170">
+        <v>1</v>
+      </c>
+      <c r="I23" s="170">
+        <v>2</v>
+      </c>
+      <c r="J23" s="170">
+        <v>2</v>
+      </c>
+      <c r="K23" s="170">
+        <v>1</v>
+      </c>
+      <c r="L23" s="170">
+        <v>1</v>
+      </c>
+      <c r="M23" s="172">
+        <v>15</v>
+      </c>
+      <c r="N23" s="177"/>
+    </row>
+    <row r="24" spans="3:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="176" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" s="170">
+        <v>1</v>
+      </c>
+      <c r="E24" s="170">
+        <v>1</v>
+      </c>
+      <c r="F24" s="170">
+        <v>1</v>
+      </c>
+      <c r="G24" s="170">
+        <v>1</v>
+      </c>
+      <c r="H24" s="170">
+        <v>1</v>
+      </c>
+      <c r="I24" s="170">
+        <v>1</v>
+      </c>
+      <c r="J24" s="170">
+        <v>1</v>
+      </c>
+      <c r="K24" s="170">
+        <v>1</v>
+      </c>
+      <c r="L24" s="170">
+        <v>1</v>
+      </c>
+      <c r="M24" s="172" t="s">
+        <v>109</v>
+      </c>
+      <c r="N24" s="177"/>
+    </row>
+    <row r="25" spans="3:14" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C25" s="178" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" s="179">
+        <v>1</v>
+      </c>
+      <c r="E25" s="179">
+        <v>1</v>
+      </c>
+      <c r="F25" s="179">
+        <v>1</v>
+      </c>
+      <c r="G25" s="179">
+        <v>0</v>
+      </c>
+      <c r="H25" s="179">
+        <v>0</v>
+      </c>
+      <c r="I25" s="179">
+        <v>0</v>
+      </c>
+      <c r="J25" s="179">
+        <v>0</v>
+      </c>
+      <c r="K25" s="179">
+        <v>0</v>
+      </c>
+      <c r="L25" s="179">
+        <v>0</v>
+      </c>
+      <c r="M25" s="180">
+        <v>3</v>
+      </c>
+      <c r="N25" s="177"/>
+    </row>
+    <row r="26" spans="3:14" x14ac:dyDescent="0.2">
+      <c r="C26" s="169"/>
+      <c r="D26" s="170"/>
+      <c r="E26" s="170"/>
+      <c r="F26" s="170"/>
+      <c r="G26" s="170"/>
+      <c r="H26" s="170"/>
+      <c r="I26" s="170"/>
+      <c r="J26" s="170"/>
+      <c r="K26" s="170"/>
+      <c r="L26" s="170"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="165"/>
+    </row>
+    <row r="27" spans="3:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C27" s="221" t="s">
         <v>113</v>
       </c>
-      <c r="D9" s="218"/>
-[...587 lines deleted...]
-      <c r="M27" s="217"/>
+      <c r="D27" s="221"/>
+      <c r="E27" s="221"/>
+      <c r="F27" s="221"/>
+      <c r="G27" s="221"/>
+      <c r="H27" s="221"/>
+      <c r="I27" s="221"/>
+      <c r="J27" s="221"/>
+      <c r="K27" s="221"/>
+      <c r="L27" s="221"/>
+      <c r="M27" s="221"/>
     </row>
     <row r="28" spans="3:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C28" s="217"/>
-[...9 lines deleted...]
-      <c r="M28" s="217"/>
+      <c r="C28" s="221"/>
+      <c r="D28" s="221"/>
+      <c r="E28" s="221"/>
+      <c r="F28" s="221"/>
+      <c r="G28" s="221"/>
+      <c r="H28" s="221"/>
+      <c r="I28" s="221"/>
+      <c r="J28" s="221"/>
+      <c r="K28" s="221"/>
+      <c r="L28" s="221"/>
+      <c r="M28" s="221"/>
     </row>
     <row r="29" spans="3:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C29" s="217"/>
-[...9 lines deleted...]
-      <c r="M29" s="217"/>
+      <c r="C29" s="221"/>
+      <c r="D29" s="221"/>
+      <c r="E29" s="221"/>
+      <c r="F29" s="221"/>
+      <c r="G29" s="221"/>
+      <c r="H29" s="221"/>
+      <c r="I29" s="221"/>
+      <c r="J29" s="221"/>
+      <c r="K29" s="221"/>
+      <c r="L29" s="221"/>
+      <c r="M29" s="221"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C27:M29"/>
     <mergeCell ref="I8:N8"/>
     <mergeCell ref="C9:M9"/>
     <mergeCell ref="C11:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:M30"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="40.28515625" customWidth="1"/>
     <col min="13" max="13" width="23.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C2" s="116"/>
       <c r="D2" s="117"/>
       <c r="E2" s="118"/>
       <c r="F2" s="118"/>
       <c r="G2" s="118"/>
       <c r="H2" s="118"/>
       <c r="I2" s="118"/>
       <c r="J2" s="119"/>
       <c r="K2" s="119"/>
       <c r="L2" s="119"/>
       <c r="M2" s="119"/>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C3" s="140"/>
       <c r="D3" s="119"/>
       <c r="F3" s="119"/>
       <c r="G3" s="119"/>
       <c r="H3" s="119"/>
       <c r="I3" s="119"/>
       <c r="J3" s="119"/>
       <c r="K3" s="119"/>
       <c r="L3" s="119"/>
       <c r="M3" s="119"/>
     </row>
     <row r="4" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C4" s="137"/>
-      <c r="D4" s="149"/>
-[...2 lines deleted...]
-      <c r="G4" s="149"/>
+      <c r="D4" s="148"/>
+      <c r="E4" s="148"/>
+      <c r="F4" s="148"/>
+      <c r="G4" s="148"/>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C5" s="137"/>
-      <c r="D5" s="153"/>
-[...2 lines deleted...]
-      <c r="G5" s="154"/>
+      <c r="D5" s="152"/>
+      <c r="E5" s="153"/>
+      <c r="F5" s="153"/>
+      <c r="G5" s="153"/>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="H7" s="223"/>
-[...4 lines deleted...]
-      <c r="M7" s="223"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="227"/>
     </row>
     <row r="8" spans="2:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="B8" s="206" t="s">
+      <c r="B8" s="210" t="s">
         <v>107</v>
       </c>
-      <c r="C8" s="206"/>
-[...8 lines deleted...]
-      <c r="L8" s="224"/>
+      <c r="C8" s="210"/>
+      <c r="D8" s="210"/>
+      <c r="E8" s="210"/>
+      <c r="F8" s="210"/>
+      <c r="G8" s="210"/>
+      <c r="H8" s="210"/>
+      <c r="I8" s="210"/>
+      <c r="J8" s="228"/>
+      <c r="K8" s="228"/>
+      <c r="L8" s="228"/>
     </row>
     <row r="9" spans="2:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="145"/>
-[...9 lines deleted...]
-      <c r="L9" s="146"/>
+      <c r="B9" s="144"/>
+      <c r="C9" s="145"/>
+      <c r="D9" s="145"/>
+      <c r="E9" s="145"/>
+      <c r="F9" s="145"/>
+      <c r="G9" s="145"/>
+      <c r="H9" s="145"/>
+      <c r="I9" s="145"/>
+      <c r="J9" s="145"/>
+      <c r="K9" s="145"/>
+      <c r="L9" s="145"/>
     </row>
     <row r="10" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B10" s="225" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="147">
+      <c r="B10" s="229" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="146">
+        <v>1</v>
+      </c>
+      <c r="D10" s="146">
+        <v>2</v>
+      </c>
+      <c r="E10" s="146">
         <v>3</v>
       </c>
-      <c r="F10" s="147">
+      <c r="F10" s="146">
         <v>4</v>
       </c>
-      <c r="G10" s="147">
+      <c r="G10" s="146">
         <v>5</v>
       </c>
-      <c r="H10" s="147">
+      <c r="H10" s="146">
         <v>6</v>
       </c>
-      <c r="I10" s="147">
+      <c r="I10" s="146">
         <v>7</v>
       </c>
-      <c r="J10" s="147">
+      <c r="J10" s="146">
         <v>8</v>
       </c>
-      <c r="K10" s="147">
+      <c r="K10" s="146">
         <v>9</v>
       </c>
-      <c r="L10" s="147" t="s">
+      <c r="L10" s="146" t="s">
         <v>16</v>
       </c>
-      <c r="M10" s="150"/>
+      <c r="M10" s="149"/>
     </row>
     <row r="11" spans="2:13" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B11" s="226"/>
-      <c r="C11" s="148" t="s">
+      <c r="B11" s="230"/>
+      <c r="C11" s="147" t="s">
         <v>18</v>
       </c>
-      <c r="D11" s="148" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="148" t="s">
+      <c r="D11" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="E11" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="148" t="s">
+      <c r="F11" s="147" t="s">
         <v>4</v>
       </c>
-      <c r="G11" s="148" t="s">
+      <c r="G11" s="147" t="s">
         <v>5</v>
       </c>
-      <c r="H11" s="148" t="s">
+      <c r="H11" s="147" t="s">
         <v>20</v>
       </c>
-      <c r="I11" s="148" t="s">
+      <c r="I11" s="147" t="s">
         <v>23</v>
       </c>
-      <c r="J11" s="148" t="s">
+      <c r="J11" s="147" t="s">
         <v>24</v>
       </c>
-      <c r="K11" s="148" t="s">
+      <c r="K11" s="147" t="s">
         <v>22</v>
       </c>
-      <c r="L11" s="147" t="s">
+      <c r="L11" s="146" t="s">
         <v>17</v>
       </c>
       <c r="M11" s="85"/>
     </row>
     <row r="12" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="76" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="87">
         <v>1</v>
       </c>
       <c r="D12" s="87">
         <v>1</v>
       </c>
       <c r="E12" s="87">
         <v>1</v>
       </c>
       <c r="F12" s="87">
         <v>1</v>
       </c>
       <c r="G12" s="87">
         <v>1</v>
       </c>
       <c r="H12" s="87">
         <v>1</v>
       </c>
       <c r="I12" s="87">
         <v>1</v>
       </c>
       <c r="J12" s="87">
         <v>1</v>
       </c>
       <c r="K12" s="87">
         <v>1</v>
       </c>
       <c r="L12" s="87" t="s">
         <v>97</v>
       </c>
-      <c r="M12" s="151"/>
+      <c r="M12" s="150"/>
     </row>
     <row r="13" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="166" t="s">
+      <c r="B13" s="159" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="24">
         <v>1</v>
       </c>
       <c r="D13" s="24">
         <v>0</v>
       </c>
       <c r="E13" s="24">
         <v>1</v>
       </c>
       <c r="F13" s="24">
         <v>0</v>
       </c>
       <c r="G13" s="24">
         <v>1</v>
       </c>
       <c r="H13" s="24">
         <v>2</v>
       </c>
       <c r="I13" s="24">
         <v>0</v>
       </c>
       <c r="J13" s="24">
         <v>0</v>
       </c>
       <c r="K13" s="24">
         <v>0</v>
       </c>
       <c r="L13" s="24">
         <v>5</v>
       </c>
-      <c r="M13" s="155"/>
+      <c r="M13" s="154"/>
     </row>
     <row r="14" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="51" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="86">
         <v>15</v>
       </c>
       <c r="D14" s="86">
         <v>17</v>
       </c>
       <c r="E14" s="86">
         <v>11</v>
       </c>
       <c r="F14" s="86">
         <v>6</v>
       </c>
       <c r="G14" s="86">
         <v>3</v>
       </c>
       <c r="H14" s="86">
         <v>17</v>
       </c>
       <c r="I14" s="86">
         <v>12</v>
       </c>
       <c r="J14" s="86">
         <v>5</v>
       </c>
       <c r="K14" s="86">
         <v>4</v>
       </c>
       <c r="L14" s="86">
         <v>90</v>
       </c>
-      <c r="M14" s="151"/>
+      <c r="M14" s="150"/>
     </row>
     <row r="15" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="77" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="86">
         <v>14</v>
       </c>
       <c r="D15" s="86">
         <v>16</v>
       </c>
       <c r="E15" s="86">
         <v>10</v>
       </c>
       <c r="F15" s="86">
         <v>6</v>
       </c>
       <c r="G15" s="86">
         <v>3</v>
       </c>
       <c r="H15" s="86">
         <v>15</v>
       </c>
       <c r="I15" s="86">
         <v>12</v>
       </c>
       <c r="J15" s="86">
         <v>5</v>
       </c>
       <c r="K15" s="86">
         <v>4</v>
       </c>
       <c r="L15" s="86">
         <v>85</v>
       </c>
-      <c r="M15" s="151"/>
+      <c r="M15" s="150"/>
     </row>
     <row r="16" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="77" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="86">
         <v>32</v>
       </c>
       <c r="D16" s="86">
         <v>44</v>
       </c>
       <c r="E16" s="86">
         <v>28</v>
       </c>
       <c r="F16" s="86">
         <v>20</v>
       </c>
       <c r="G16" s="86">
         <v>3</v>
       </c>
       <c r="H16" s="86">
         <v>23</v>
       </c>
       <c r="I16" s="86">
         <v>17</v>
       </c>
       <c r="J16" s="86">
         <v>9</v>
       </c>
       <c r="K16" s="86">
         <v>3</v>
       </c>
       <c r="L16" s="86">
         <v>179</v>
       </c>
-      <c r="M16" s="152"/>
+      <c r="M16" s="151"/>
     </row>
     <row r="17" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="77" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="24">
         <v>4</v>
       </c>
       <c r="D17" s="24">
         <v>1</v>
       </c>
       <c r="E17" s="24">
         <v>2</v>
       </c>
       <c r="F17" s="24">
         <v>1</v>
       </c>
       <c r="G17" s="24">
         <v>2</v>
       </c>
       <c r="H17" s="24">
         <v>2</v>
       </c>
       <c r="I17" s="24">
         <v>2</v>
       </c>
       <c r="J17" s="24">
         <v>1</v>
       </c>
       <c r="K17" s="24">
         <v>1</v>
       </c>
       <c r="L17" s="86">
         <v>16</v>
       </c>
-      <c r="M17" s="151"/>
+      <c r="M17" s="150"/>
     </row>
     <row r="18" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="113" t="s">
         <v>98</v>
       </c>
       <c r="C18" s="24">
         <v>1</v>
       </c>
       <c r="D18" s="24">
         <v>1</v>
       </c>
       <c r="E18" s="24">
         <v>1</v>
       </c>
       <c r="F18" s="24">
         <v>1</v>
       </c>
       <c r="G18" s="24">
         <v>0</v>
       </c>
       <c r="H18" s="24">
         <v>0</v>
       </c>
       <c r="I18" s="24">
         <v>0</v>
       </c>
       <c r="J18" s="24">
         <v>0</v>
       </c>
       <c r="K18" s="24">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>4</v>
       </c>
-      <c r="M18" s="165"/>
+      <c r="M18" s="158"/>
     </row>
     <row r="19" spans="2:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="113" t="s">
         <v>99</v>
       </c>
       <c r="C19" s="24">
         <v>0</v>
       </c>
       <c r="D19" s="24">
         <v>0</v>
       </c>
       <c r="E19" s="24">
         <v>0</v>
       </c>
       <c r="F19" s="24">
         <v>0</v>
       </c>
       <c r="G19" s="24">
         <v>0</v>
       </c>
       <c r="H19" s="24">
         <v>0</v>
       </c>
       <c r="I19" s="24">
         <v>1</v>
       </c>
       <c r="J19" s="24">
         <v>0</v>
       </c>
       <c r="K19" s="24">
         <v>0</v>
       </c>
       <c r="L19" s="86">
         <v>1</v>
       </c>
-      <c r="M19" s="165"/>
+      <c r="M19" s="158"/>
     </row>
     <row r="20" spans="2:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="51" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="24">
         <v>2</v>
       </c>
       <c r="D20" s="24">
         <v>4</v>
       </c>
       <c r="E20" s="24">
         <v>2</v>
       </c>
       <c r="F20" s="24">
         <v>1</v>
       </c>
       <c r="G20" s="24">
         <v>2</v>
       </c>
       <c r="H20" s="24">
         <v>2</v>
       </c>
       <c r="I20" s="24">
         <v>1</v>
       </c>
       <c r="J20" s="24">
         <v>2</v>
       </c>
       <c r="K20" s="24">
         <v>1</v>
       </c>
       <c r="L20" s="86">
         <v>17</v>
       </c>
-      <c r="M20" s="151"/>
+      <c r="M20" s="150"/>
     </row>
     <row r="21" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="111" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="24">
         <v>8</v>
       </c>
       <c r="D21" s="24">
         <v>8</v>
       </c>
       <c r="E21" s="24">
         <v>8</v>
       </c>
       <c r="F21" s="24">
         <v>8</v>
       </c>
       <c r="G21" s="24">
         <v>2</v>
       </c>
       <c r="H21" s="24">
         <v>6</v>
       </c>
       <c r="I21" s="24">
         <v>3</v>
@@ -18607,201 +20437,201 @@
       </c>
       <c r="E22" s="24">
         <v>2</v>
       </c>
       <c r="F22" s="24">
         <v>1</v>
       </c>
       <c r="G22" s="24">
         <v>1</v>
       </c>
       <c r="H22" s="24">
         <v>2</v>
       </c>
       <c r="I22" s="24">
         <v>2</v>
       </c>
       <c r="J22" s="24">
         <v>1</v>
       </c>
       <c r="K22" s="24">
         <v>1</v>
       </c>
       <c r="L22" s="86">
         <v>15</v>
       </c>
-      <c r="M22" s="156"/>
+      <c r="M22" s="155"/>
     </row>
     <row r="23" spans="2:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="111" t="s">
         <v>92</v>
       </c>
       <c r="C23" s="24">
         <v>1</v>
       </c>
       <c r="D23" s="24">
         <v>1</v>
       </c>
       <c r="E23" s="24">
         <v>1</v>
       </c>
       <c r="F23" s="24">
         <v>1</v>
       </c>
       <c r="G23" s="24">
         <v>1</v>
       </c>
       <c r="H23" s="24">
         <v>1</v>
       </c>
       <c r="I23" s="24">
         <v>1</v>
       </c>
       <c r="J23" s="24">
         <v>1</v>
       </c>
       <c r="K23" s="24">
         <v>1</v>
       </c>
       <c r="L23" s="86" t="s">
         <v>109</v>
       </c>
-      <c r="M23" s="156"/>
+      <c r="M23" s="155"/>
     </row>
     <row r="24" spans="2:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="157" t="s">
+      <c r="B24" s="156" t="s">
         <v>108</v>
       </c>
       <c r="C24" s="88">
         <v>1</v>
       </c>
       <c r="D24" s="88">
         <v>1</v>
       </c>
       <c r="E24" s="88">
         <v>1</v>
       </c>
       <c r="F24" s="88">
         <v>0</v>
       </c>
       <c r="G24" s="88">
         <v>0</v>
       </c>
       <c r="H24" s="88">
         <v>0</v>
       </c>
       <c r="I24" s="88">
         <v>0</v>
       </c>
       <c r="J24" s="88">
         <v>0</v>
       </c>
       <c r="K24" s="88">
         <v>0</v>
       </c>
       <c r="L24" s="89">
         <v>3</v>
       </c>
-      <c r="M24" s="156"/>
+      <c r="M24" s="155"/>
     </row>
     <row r="25" spans="2:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="105"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="86"/>
       <c r="M25" s="85"/>
     </row>
     <row r="26" spans="2:13" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="217" t="s">
+      <c r="B26" s="221" t="s">
         <v>110</v>
       </c>
-      <c r="C26" s="217"/>
-[...8 lines deleted...]
-      <c r="L26" s="217"/>
+      <c r="C26" s="221"/>
+      <c r="D26" s="221"/>
+      <c r="E26" s="221"/>
+      <c r="F26" s="221"/>
+      <c r="G26" s="221"/>
+      <c r="H26" s="221"/>
+      <c r="I26" s="221"/>
+      <c r="J26" s="221"/>
+      <c r="K26" s="221"/>
+      <c r="L26" s="221"/>
     </row>
     <row r="27" spans="2:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="217"/>
-[...9 lines deleted...]
-      <c r="L27" s="217"/>
+      <c r="B27" s="221"/>
+      <c r="C27" s="221"/>
+      <c r="D27" s="221"/>
+      <c r="E27" s="221"/>
+      <c r="F27" s="221"/>
+      <c r="G27" s="221"/>
+      <c r="H27" s="221"/>
+      <c r="I27" s="221"/>
+      <c r="J27" s="221"/>
+      <c r="K27" s="221"/>
+      <c r="L27" s="221"/>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="B28" s="217"/>
-[...9 lines deleted...]
-      <c r="L28" s="217"/>
+      <c r="B28" s="221"/>
+      <c r="C28" s="221"/>
+      <c r="D28" s="221"/>
+      <c r="E28" s="221"/>
+      <c r="F28" s="221"/>
+      <c r="G28" s="221"/>
+      <c r="H28" s="221"/>
+      <c r="I28" s="221"/>
+      <c r="J28" s="221"/>
+      <c r="K28" s="221"/>
+      <c r="L28" s="221"/>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.2">
       <c r="L30" s="69" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="H7:M7"/>
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B26:L28"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L30" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:AE27"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="39.85546875" customWidth="1"/>
     <col min="15" max="15" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:31" x14ac:dyDescent="0.2">
       <c r="C2" s="116"/>
       <c r="D2" s="117"/>
       <c r="E2" s="118"/>
       <c r="F2" s="118"/>
       <c r="G2" s="118"/>
       <c r="H2" s="118"/>
       <c r="I2" s="118"/>
       <c r="J2" s="119"/>
       <c r="K2" s="119"/>
       <c r="L2" s="119"/>
       <c r="M2" s="119"/>
       <c r="N2" s="119"/>
@@ -18842,237 +20672,237 @@
       <c r="S3" s="119"/>
       <c r="T3" s="119"/>
       <c r="U3" s="119"/>
       <c r="V3" s="119"/>
       <c r="W3" s="119"/>
       <c r="X3" s="119"/>
       <c r="Y3" s="119"/>
       <c r="Z3" s="119"/>
       <c r="AA3" s="119"/>
       <c r="AB3" s="119"/>
       <c r="AC3" s="119"/>
       <c r="AD3" s="119"/>
       <c r="AE3" s="119"/>
     </row>
     <row r="4" spans="2:31" x14ac:dyDescent="0.2">
       <c r="C4" s="137"/>
       <c r="D4" s="136"/>
       <c r="E4" s="136"/>
       <c r="F4" s="136"/>
       <c r="G4" s="136"/>
     </row>
     <row r="5" spans="2:31" x14ac:dyDescent="0.2">
       <c r="C5" s="137"/>
     </row>
     <row r="7" spans="2:31" x14ac:dyDescent="0.2">
-      <c r="H7" s="223"/>
-[...6 lines deleted...]
-      <c r="O7" s="223"/>
+      <c r="H7" s="227"/>
+      <c r="I7" s="227"/>
+      <c r="J7" s="227"/>
+      <c r="K7" s="227"/>
+      <c r="L7" s="227"/>
+      <c r="M7" s="227"/>
+      <c r="N7" s="227"/>
+      <c r="O7" s="227"/>
     </row>
     <row r="8" spans="2:31" ht="15" x14ac:dyDescent="0.2">
-      <c r="B8" s="206" t="s">
+      <c r="B8" s="210" t="s">
         <v>90</v>
       </c>
-      <c r="C8" s="206"/>
-[...19 lines deleted...]
-      <c r="Z8" s="228"/>
+      <c r="C8" s="210"/>
+      <c r="D8" s="210"/>
+      <c r="E8" s="210"/>
+      <c r="F8" s="210"/>
+      <c r="G8" s="210"/>
+      <c r="H8" s="210"/>
+      <c r="I8" s="210"/>
+      <c r="J8" s="228"/>
+      <c r="K8" s="228"/>
+      <c r="L8" s="228"/>
+      <c r="P8" s="232"/>
+      <c r="Q8" s="232"/>
+      <c r="R8" s="232"/>
+      <c r="S8" s="232"/>
+      <c r="T8" s="232"/>
+      <c r="U8" s="232"/>
+      <c r="V8" s="232"/>
+      <c r="W8" s="232"/>
+      <c r="X8" s="232"/>
+      <c r="Y8" s="232"/>
+      <c r="Z8" s="232"/>
     </row>
     <row r="9" spans="2:31" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="145"/>
-[...20 lines deleted...]
-      <c r="Z9" s="223"/>
+      <c r="B9" s="144"/>
+      <c r="C9" s="145"/>
+      <c r="D9" s="145"/>
+      <c r="E9" s="145"/>
+      <c r="F9" s="145"/>
+      <c r="G9" s="145"/>
+      <c r="H9" s="145"/>
+      <c r="I9" s="145"/>
+      <c r="J9" s="145"/>
+      <c r="K9" s="145"/>
+      <c r="L9" s="145"/>
+      <c r="P9" s="227"/>
+      <c r="Q9" s="227"/>
+      <c r="R9" s="227"/>
+      <c r="S9" s="227"/>
+      <c r="T9" s="227"/>
+      <c r="U9" s="227"/>
+      <c r="V9" s="227"/>
+      <c r="W9" s="227"/>
+      <c r="X9" s="227"/>
+      <c r="Y9" s="227"/>
+      <c r="Z9" s="227"/>
     </row>
     <row r="10" spans="2:31" x14ac:dyDescent="0.2">
-      <c r="B10" s="225" t="s">
+      <c r="B10" s="229" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="45">
         <v>1</v>
       </c>
       <c r="D10" s="45">
         <v>2</v>
       </c>
       <c r="E10" s="45">
         <v>3</v>
       </c>
       <c r="F10" s="45">
         <v>4</v>
       </c>
       <c r="G10" s="45">
         <v>5</v>
       </c>
       <c r="H10" s="45">
         <v>6</v>
       </c>
       <c r="I10" s="45">
         <v>7</v>
       </c>
       <c r="J10" s="45">
         <v>8</v>
       </c>
       <c r="K10" s="45">
         <v>9</v>
       </c>
       <c r="L10" s="45" t="s">
         <v>16</v>
       </c>
       <c r="M10" s="85"/>
     </row>
     <row r="11" spans="2:31" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B11" s="226"/>
+      <c r="B11" s="230"/>
       <c r="C11" s="134" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="134" t="s">
         <v>2</v>
       </c>
       <c r="E11" s="134" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="134" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="134" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="134" t="s">
         <v>20</v>
       </c>
       <c r="I11" s="134" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="134" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="134" t="s">
         <v>22</v>
       </c>
       <c r="L11" s="45" t="s">
         <v>17</v>
       </c>
       <c r="M11" s="85"/>
       <c r="O11" s="109"/>
-      <c r="P11" s="227"/>
-[...8 lines deleted...]
-      <c r="Y11" s="227"/>
+      <c r="P11" s="231"/>
+      <c r="Q11" s="231"/>
+      <c r="R11" s="231"/>
+      <c r="S11" s="231"/>
+      <c r="T11" s="231"/>
+      <c r="U11" s="231"/>
+      <c r="V11" s="231"/>
+      <c r="W11" s="231"/>
+      <c r="X11" s="231"/>
+      <c r="Y11" s="231"/>
       <c r="Z11" s="109"/>
     </row>
     <row r="12" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="76" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="87">
         <v>1</v>
       </c>
       <c r="D12" s="87">
         <v>1</v>
       </c>
       <c r="E12" s="87">
         <v>1</v>
       </c>
       <c r="F12" s="87">
         <v>1</v>
       </c>
       <c r="G12" s="87">
         <v>1</v>
       </c>
       <c r="H12" s="87">
         <v>1</v>
       </c>
       <c r="I12" s="87">
         <v>1</v>
       </c>
       <c r="J12" s="87">
         <v>1</v>
       </c>
       <c r="K12" s="87">
         <v>1</v>
       </c>
       <c r="L12" s="87" t="s">
         <v>97</v>
       </c>
       <c r="M12" s="141"/>
       <c r="O12" s="110"/>
-      <c r="P12" s="227"/>
-[...8 lines deleted...]
-      <c r="Y12" s="227"/>
+      <c r="P12" s="231"/>
+      <c r="Q12" s="231"/>
+      <c r="R12" s="231"/>
+      <c r="S12" s="231"/>
+      <c r="T12" s="231"/>
+      <c r="U12" s="231"/>
+      <c r="V12" s="231"/>
+      <c r="W12" s="231"/>
+      <c r="X12" s="231"/>
+      <c r="Y12" s="231"/>
       <c r="Z12" s="109"/>
     </row>
     <row r="13" spans="2:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="51" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="24">
         <v>1</v>
       </c>
       <c r="D13" s="24">
         <v>0</v>
       </c>
       <c r="E13" s="24">
         <v>1</v>
       </c>
       <c r="F13" s="24">
         <v>0</v>
       </c>
       <c r="G13" s="24">
         <v>1</v>
       </c>
       <c r="H13" s="24">
         <v>2</v>
       </c>
       <c r="I13" s="24">
@@ -19636,63 +21466,63 @@
       <c r="D25" s="24"/>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24"/>
       <c r="I25" s="24"/>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="86"/>
       <c r="M25" s="85"/>
       <c r="N25" s="137"/>
       <c r="O25" s="111"/>
       <c r="P25" s="112"/>
       <c r="Q25" s="112"/>
       <c r="R25" s="112"/>
       <c r="S25" s="112"/>
       <c r="T25" s="112"/>
       <c r="U25" s="112"/>
       <c r="V25" s="112"/>
       <c r="W25" s="112"/>
       <c r="X25" s="112"/>
       <c r="Y25" s="112"/>
       <c r="Z25" s="109"/>
     </row>
     <row r="26" spans="2:26" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="217" t="s">
+      <c r="B26" s="221" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="229"/>
-[...8 lines deleted...]
-      <c r="L26" s="229"/>
+      <c r="C26" s="233"/>
+      <c r="D26" s="233"/>
+      <c r="E26" s="233"/>
+      <c r="F26" s="233"/>
+      <c r="G26" s="233"/>
+      <c r="H26" s="233"/>
+      <c r="I26" s="233"/>
+      <c r="J26" s="233"/>
+      <c r="K26" s="233"/>
+      <c r="L26" s="233"/>
       <c r="O26" s="111"/>
       <c r="P26" s="112"/>
       <c r="Q26" s="112"/>
       <c r="R26" s="112"/>
       <c r="S26" s="112"/>
       <c r="T26" s="112"/>
       <c r="U26" s="112"/>
       <c r="V26" s="112"/>
       <c r="W26" s="112"/>
       <c r="X26" s="112"/>
       <c r="Y26" s="112"/>
       <c r="Z26" s="109"/>
     </row>
     <row r="27" spans="2:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="108"/>
       <c r="C27" s="107"/>
       <c r="D27" s="139"/>
       <c r="E27" s="107"/>
       <c r="F27" s="107"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="29"/>
       <c r="L27" s="69" t="s">
@@ -19705,1065 +21535,100 @@
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="P11:P12"/>
     <mergeCell ref="Q11:Q12"/>
     <mergeCell ref="R11:R12"/>
     <mergeCell ref="S11:S12"/>
     <mergeCell ref="T11:T12"/>
     <mergeCell ref="H7:O7"/>
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="P8:Z8"/>
     <mergeCell ref="P9:Z9"/>
     <mergeCell ref="U11:U12"/>
     <mergeCell ref="V11:V12"/>
     <mergeCell ref="W11:W12"/>
     <mergeCell ref="X11:X12"/>
     <mergeCell ref="Y11:Y12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L27" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...963 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>24</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="33" baseType="lpstr">
       <vt:lpstr>Índice</vt:lpstr>
       <vt:lpstr>Notas</vt:lpstr>
       <vt:lpstr>Evolución</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>2011</vt:lpstr>
       <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>2009</vt:lpstr>
       <vt:lpstr>2008 MS 2009</vt:lpstr>
       <vt:lpstr>2008 MS 2005</vt:lpstr>
       <vt:lpstr>2007</vt:lpstr>
       <vt:lpstr>2006</vt:lpstr>
       <vt:lpstr>2005</vt:lpstr>
       <vt:lpstr>'2005'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'2006'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'2007'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'2008 MS 2005'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'2008 MS 2009'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'2009'!Área_de_impresión</vt:lpstr>
-      <vt:lpstr>Evolución!Área_de_impresión</vt:lpstr>
       <vt:lpstr>Índice!Área_de_impresión</vt:lpstr>
       <vt:lpstr>Notas!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>..</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>mmc56v</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>