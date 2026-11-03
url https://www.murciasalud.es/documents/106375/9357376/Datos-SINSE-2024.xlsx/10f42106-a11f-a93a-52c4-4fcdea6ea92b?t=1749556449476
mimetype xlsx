--- v0 (2025-12-05)
+++ v1 (2026-11-03)
@@ -75,68 +75,68 @@
   </bookViews>
   <sheets>
     <sheet name="Indice" sheetId="1" r:id="rId1"/>
     <sheet name="Notas" sheetId="2" r:id="rId2"/>
     <sheet name="Graf. RAI" sheetId="3" r:id="rId3"/>
     <sheet name="Graf. RBI" sheetId="4" r:id="rId4"/>
     <sheet name="Graf. PNC" sheetId="5" r:id="rId5"/>
     <sheet name="Graf. IMV" sheetId="14" r:id="rId6"/>
     <sheet name="Grupos SNS" sheetId="7" r:id="rId7"/>
     <sheet name="Títulos SNS" sheetId="8" r:id="rId8"/>
     <sheet name="Ciudadano BDU-SMS" sheetId="9" r:id="rId9"/>
     <sheet name="Aport. Farm." sheetId="11" r:id="rId10"/>
     <sheet name="Ingresos" sheetId="10" r:id="rId11"/>
     <sheet name="Nivel Socioec." sheetId="12" r:id="rId12"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="_ftn1" localSheetId="1">Notas!$B$51</definedName>
     <definedName name="_ftnref1" localSheetId="1">Notas!$C$44</definedName>
     <definedName name="_Toc149135684" localSheetId="1">Notas!$B$14</definedName>
     <definedName name="_Toc149135691" localSheetId="1">Notas!$B$16</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Títulos SNS'!$7:$10</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="Q19" i="10" l="1"/>
   <c r="O19" i="10"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="299">
   <si>
     <t xml:space="preserve">DISTRIBUCIÓN DE INDIVIDUOS POR GRUPO DE ASEGURAMIENTO </t>
   </si>
   <si>
     <t>Notas Metodológicas</t>
   </si>
   <si>
     <t>Grupos SNS</t>
   </si>
   <si>
     <t>Títulos SNS</t>
   </si>
   <si>
     <t>Ingresos anuales</t>
   </si>
   <si>
     <t>DESCRIPCION</t>
   </si>
   <si>
     <t>00</t>
   </si>
   <si>
     <t>Tipo de aseguramiento exclusivo de la CARM</t>
   </si>
   <si>
@@ -2492,216 +2492,203 @@
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0651463882696958E-2"/>
                   <c:y val="-3.1960298324593794E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000008-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.9293690630829979E-2"/>
                   <c:y val="-2.9105194827092114E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.657814412709613E-2"/>
                   <c:y val="-3.4485828457738392E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000A-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.3862597623362302E-2"/>
                   <c:y val="-4.2209220635429139E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000B-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.9293690630830007E-2"/>
                   <c:y val="-3.2802216639408403E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000C-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.0087506882413628E-2"/>
                   <c:y val="-3.7340931955240173E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000D-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="#,##0.00" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$56:$L$57</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="5">
@@ -2792,216 +2779,203 @@
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.7440330142031644E-2"/>
                   <c:y val="-3.3973708318580195E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000010-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4724783638297757E-2"/>
                   <c:y val="-3.2802216639408299E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000011-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4724783638297757E-2"/>
                   <c:y val="-3.1960298324593794E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000012-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.4724783638297757E-2"/>
                   <c:y val="-3.8512423634411867E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000013-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.3367010386430918E-2"/>
                   <c:y val="-3.4485828457738392E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000014-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.6876373141748318E-2"/>
                   <c:y val="-4.0196035452741904E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000015-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="#,##0.00" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$56:$L$57</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="5">
@@ -3092,216 +3066,203 @@
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.2927711938248047E-2"/>
                   <c:y val="-2.7933703147920215E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000018-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.7001031693848885E-2"/>
                   <c:y val="-3.6499013640425571E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000019-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.1569938686381104E-2"/>
                   <c:y val="-3.6499013640425571E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000001A-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.7001031693848857E-2"/>
                   <c:y val="-3.4815401822095603E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000001B-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.2432124701316611E-2"/>
                   <c:y val="-3.7340931955240068E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000001C-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-3.5957898338064155E-2"/>
                   <c:y val="-3.2802216639408299E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="r"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000001D-2B0F-4915-8395-2FFB40CE6638}"/>
                 </c:ext>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="#,##0.00" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$56:$L$57</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="5">
@@ -3345,106 +3306,106 @@
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>14630</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2B0F-4915-8395-2FFB40CE6638}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="t"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="495543976"/>
-        <c:axId val="495544368"/>
+        <c:axId val="406113224"/>
+        <c:axId val="406115184"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="495543976"/>
+        <c:axId val="406113224"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="495544368"/>
+        <c:crossAx val="406115184"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="495544368"/>
+        <c:axId val="406115184"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="16000"/>
           <c:min val="4000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -3453,66 +3414,65 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="495543976"/>
+        <c:crossAx val="406113224"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="3000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
-      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
@@ -3635,51 +3595,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$74:$L$75</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
@@ -3805,51 +3764,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$74:$L$75</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
@@ -3975,51 +3933,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$74:$L$75</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
@@ -4077,106 +4034,106 @@
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>10800</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-2296-41BD-B278-C6EAB213BC13}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="t"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="495546328"/>
-        <c:axId val="495546720"/>
+        <c:axId val="528739576"/>
+        <c:axId val="528736832"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="495546328"/>
+        <c:axId val="528739576"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="495546720"/>
+        <c:crossAx val="528736832"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="495546720"/>
+        <c:axId val="528736832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="5000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
@@ -4184,65 +4141,64 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="495546328"/>
+        <c:crossAx val="528739576"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
-      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
@@ -4365,51 +4321,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$92:$L$93</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
@@ -4535,51 +4490,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$92:$L$93</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
@@ -4705,51 +4659,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$E$92:$L$93</c:f>
               <c:strCache>
                 <c:ptCount val="8"/>
                 <c:pt idx="0">
                   <c:v>2017</c:v>
@@ -4807,106 +4760,106 @@
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>14450.6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-BEA3-41E2-AFA8-E597F362543E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="t"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="486136272"/>
-        <c:axId val="486132744"/>
+        <c:axId val="528740360"/>
+        <c:axId val="528740752"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="486136272"/>
+        <c:axId val="528740360"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="486132744"/>
+        <c:crossAx val="528740752"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="486132744"/>
+        <c:axId val="528740752"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="15000"/>
           <c:min val="5000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -4915,66 +4868,65 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="486136272"/>
+        <c:crossAx val="528740360"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:majorUnit val="2000"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
-      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
@@ -5097,51 +5049,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$C$103:$G$104</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>2020</c:v>
@@ -5249,51 +5200,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$C$103:$G$104</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>2020</c:v>
@@ -5440,51 +5390,50 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                     <a:ea typeface="+mn-ea"/>
                     <a:cs typeface="+mn-cs"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="es-ES"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="t"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>[1]Hoja1!$C$103:$G$104</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>2020</c:v>
@@ -5524,106 +5473,106 @@
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>15951.24</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-9C58-466E-98E4-A4235BA87D2D}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="t"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="486135880"/>
-        <c:axId val="486135488"/>
+        <c:axId val="528737616"/>
+        <c:axId val="528738008"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="486135880"/>
+        <c:axId val="528737616"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="486135488"/>
+        <c:crossAx val="528738008"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="486135488"/>
+        <c:axId val="528738008"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="16000"/>
           <c:min val="4000"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -5632,65 +5581,64 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="486135880"/>
+        <c:crossAx val="528737616"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
-      <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
@@ -8509,51 +8457,51 @@
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>714376</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>161926</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="11" name="Gráfico 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns="" id="{D4B87A5B-608F-4F88-A2F3-6DF0DEEAAC56}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4B87A5B-608F-4F88-A2F3-6DF0DEEAAC56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
@@ -10909,53 +10857,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A11:K37"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="7" width="12.7109375" customWidth="1"/>
     <col min="8" max="10" width="16.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="11" spans="2:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="152" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="152"/>
       <c r="D11" s="152"/>
       <c r="E11" s="152"/>
       <c r="F11" s="152"/>
       <c r="G11" s="152"/>
       <c r="H11" s="152"/>
       <c r="I11" s="152"/>
       <c r="J11" s="152"/>
     </row>
@@ -11170,51 +11116,51 @@
     <hyperlink ref="D17" location="'Graf. RAI'!A1" display="Cantidades anuales percibidas por la RAI"/>
     <hyperlink ref="D19" location="'Graf. PNC'!A1" display="Cantidades anuales percibidas por pensión no contributiva"/>
     <hyperlink ref="D21" location="'Grupos SNS'!A1" display="Grupos SNS"/>
     <hyperlink ref="D23" location="'Ciudad. BDU-SMS'!A1" display="'Ciudad. BDU-SMS"/>
     <hyperlink ref="D25" location="Ingresos!A1" display="Ingresos anuales"/>
     <hyperlink ref="D24" location="'Aport. Farm.'!A1" display="Aport. Farm."/>
     <hyperlink ref="D25:F25" location="'Nivel Socioec.'!A1" display="Nivel Socioec."/>
     <hyperlink ref="D20" location="'Graf. IMV'!A1" display="Cantidades percibidas por IMV"/>
     <hyperlink ref="D22" location="'Títulos SNS'!A1" display="Títulos SNS"/>
     <hyperlink ref="D26:E26" location="'Nivel Socioec.'!A1" display="Nivel Socioeconómico"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B8:Y29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="W30" sqref="W30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="76"/>
       <c r="C8" s="76"/>
       <c r="D8" s="76"/>
       <c r="E8" s="76"/>
       <c r="F8" s="76"/>
       <c r="G8" s="76"/>
       <c r="H8" s="76"/>
       <c r="I8" s="76"/>
       <c r="J8" s="76"/>
       <c r="K8" s="76"/>
       <c r="L8" s="76"/>
       <c r="M8" s="76"/>
       <c r="N8" s="76"/>
       <c r="O8" s="76"/>
       <c r="P8" s="76"/>
@@ -11660,51 +11606,51 @@
       <c r="P17" s="12">
         <v>787958</v>
       </c>
       <c r="Q17" s="13">
         <v>0.52729999999999999</v>
       </c>
       <c r="R17" s="12">
         <v>718868</v>
       </c>
       <c r="S17" s="20">
         <v>0.47489999999999999</v>
       </c>
       <c r="T17" s="12">
         <v>709455</v>
       </c>
       <c r="U17" s="25">
         <v>0.4662</v>
       </c>
       <c r="V17" s="12">
         <v>690209</v>
       </c>
       <c r="W17" s="20">
         <v>0.44850000000000001</v>
       </c>
       <c r="X17" s="12">
-        <v>669060</v>
+        <v>669090</v>
       </c>
       <c r="Y17" s="43">
         <v>0.42670000000000002</v>
       </c>
     </row>
     <row r="18" spans="2:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="5" t="s">
         <v>124</v>
       </c>
       <c r="C18" s="110">
         <v>0.5</v>
       </c>
       <c r="D18" s="111"/>
       <c r="E18" s="6"/>
       <c r="F18" s="17">
         <v>217250</v>
       </c>
       <c r="G18" s="13">
         <v>0.1532</v>
       </c>
       <c r="H18" s="12">
         <v>237274</v>
       </c>
       <c r="I18" s="13">
         <v>0.16539999999999999</v>
@@ -12360,89 +12306,89 @@
       <c r="P27" s="15">
         <v>1494439</v>
       </c>
       <c r="Q27" s="47">
         <v>1</v>
       </c>
       <c r="R27" s="15">
         <v>1513741</v>
       </c>
       <c r="S27" s="48">
         <v>1</v>
       </c>
       <c r="T27" s="15">
         <v>1521623</v>
       </c>
       <c r="U27" s="100">
         <v>1</v>
       </c>
       <c r="V27" s="15">
         <v>1538879</v>
       </c>
       <c r="W27" s="48">
         <v>1</v>
       </c>
       <c r="X27" s="15">
-        <v>1567952</v>
+        <v>1568052</v>
       </c>
       <c r="Y27" s="55">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B28" s="92" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="29" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B29" s="92" t="s">
         <v>226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B9:U9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="V9" location="Indice!A1" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B9:W42"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="W16" sqref="W16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="35" customWidth="1"/>
     <col min="20" max="20" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:22" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B9" s="158" t="s">
         <v>234</v>
       </c>
       <c r="C9" s="158"/>
       <c r="D9" s="158"/>
       <c r="E9" s="158"/>
       <c r="F9" s="158"/>
       <c r="G9" s="158"/>
       <c r="H9" s="158"/>
       <c r="I9" s="158"/>
       <c r="J9" s="158"/>
       <c r="K9" s="158"/>
       <c r="L9" s="158"/>
       <c r="M9" s="158"/>
       <c r="N9" s="158"/>
       <c r="O9" s="158"/>
@@ -18849,72 +18795,70 @@
       <c r="M48" s="15">
         <v>1494439</v>
       </c>
       <c r="N48" s="47">
         <v>1</v>
       </c>
       <c r="O48" s="15">
         <v>1513741</v>
       </c>
       <c r="P48" s="48">
         <v>1</v>
       </c>
       <c r="Q48" s="15">
         <v>1521623</v>
       </c>
       <c r="R48" s="65">
         <v>1</v>
       </c>
       <c r="S48" s="15">
         <v>1538879</v>
       </c>
       <c r="T48" s="48">
         <v>1</v>
       </c>
       <c r="U48" s="15">
-        <v>1567952</v>
+        <v>1568052</v>
       </c>
       <c r="V48" s="46">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B49" s="92" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="50" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B50" s="92" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="51" spans="2:19" x14ac:dyDescent="0.25">
       <c r="M51" s="32"/>
       <c r="N51" s="32"/>
-      <c r="S51" s="133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S51" s="133"/>
     </row>
     <row r="52" spans="2:19" x14ac:dyDescent="0.25">
       <c r="M52" s="10"/>
       <c r="N52" s="32"/>
       <c r="S52" s="32"/>
     </row>
     <row r="53" spans="2:19" x14ac:dyDescent="0.25">
       <c r="M53" s="10"/>
       <c r="N53" s="32"/>
       <c r="S53" s="32"/>
     </row>
     <row r="54" spans="2:19" x14ac:dyDescent="0.25">
       <c r="K54" s="32"/>
       <c r="M54" s="10"/>
       <c r="N54" s="32"/>
       <c r="S54" s="32"/>
     </row>
     <row r="55" spans="2:19" x14ac:dyDescent="0.25">
       <c r="K55" s="32"/>
       <c r="M55" s="10"/>
       <c r="N55" s="32"/>
       <c r="S55" s="32"/>
     </row>
     <row r="56" spans="2:19" x14ac:dyDescent="0.25">
       <c r="K56" s="32"/>
@@ -19113,51 +19057,50 @@
       <c r="M88" s="32"/>
       <c r="N88" s="10"/>
       <c r="S88" s="32"/>
     </row>
     <row r="89" spans="11:19" x14ac:dyDescent="0.25">
       <c r="K89" s="32"/>
     </row>
     <row r="90" spans="11:19" x14ac:dyDescent="0.25">
       <c r="K90" s="10"/>
     </row>
     <row r="91" spans="11:19" x14ac:dyDescent="0.25">
       <c r="K91" s="32"/>
     </row>
     <row r="92" spans="11:19" x14ac:dyDescent="0.25">
       <c r="K92" s="10"/>
     </row>
     <row r="93" spans="11:19" x14ac:dyDescent="0.25">
       <c r="K93" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B8:R8"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="S8" location="Indice!A1" display="Indice"/>
-    <hyperlink ref="S51" location="Indice!A1" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="45" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:W172"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="11" topLeftCell="C12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="60.140625" customWidth="1"/>
   </cols>