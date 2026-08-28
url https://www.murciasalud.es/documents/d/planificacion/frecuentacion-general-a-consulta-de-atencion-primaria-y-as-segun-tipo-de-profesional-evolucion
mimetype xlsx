--- v0 (2026-07-16)
+++ v1 (2026-08-28)
@@ -51,97 +51,97 @@
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cvb93c\Desktop\2025\MURCIA SALUD 2025\ACT EXTRAHOSPITAL 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cvb93c\Desktop\2025\MURCIA SALUD 2025\ACTIVIDAD EXTRAHOSPITALARIA ( DEF)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595" tabRatio="887"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="5" r:id="rId1"/>
     <sheet name="Notas" sheetId="6" r:id="rId2"/>
     <sheet name="Evolución" sheetId="16" r:id="rId3"/>
     <sheet name="2025" sheetId="22" r:id="rId4"/>
     <sheet name="2024" sheetId="21" r:id="rId5"/>
     <sheet name="2023" sheetId="20" r:id="rId6"/>
     <sheet name="2022" sheetId="19" r:id="rId7"/>
     <sheet name=" 2021" sheetId="18" r:id="rId8"/>
     <sheet name=" 2020" sheetId="17" r:id="rId9"/>
     <sheet name=" 2019" sheetId="15" r:id="rId10"/>
     <sheet name=" 2018" sheetId="14" r:id="rId11"/>
     <sheet name=" 2017" sheetId="13" r:id="rId12"/>
     <sheet name=" 2016" sheetId="12" r:id="rId13"/>
     <sheet name=" 2015" sheetId="11" r:id="rId14"/>
     <sheet name=" 2014" sheetId="10" r:id="rId15"/>
     <sheet name="2013" sheetId="9" r:id="rId16"/>
     <sheet name="2012" sheetId="8" r:id="rId17"/>
     <sheet name=" 2011" sheetId="7" r:id="rId18"/>
     <sheet name=" 2010" sheetId="1" r:id="rId19"/>
     <sheet name=" 2009" sheetId="2" r:id="rId20"/>
     <sheet name=" 2008" sheetId="3" r:id="rId21"/>
     <sheet name=" 2007" sheetId="4" r:id="rId22"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId23"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="21">' 2007'!$A$1:$H$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="20">' 2008'!$A$1:$I$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">' 2009'!$A$1:$I$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">' 2010'!$A$1:$H$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">' 2011'!$A$1:$H$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Notas!$A$1:$K$27</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="465" uniqueCount="104">
   <si>
     <t>Área 1 Murcia Oeste</t>
   </si>
   <si>
     <t>Área 2 Cartagena</t>
   </si>
   <si>
     <t>Área 3 Lorca</t>
   </si>
   <si>
     <t>Área 4 Noroeste</t>
   </si>
   <si>
     <t>Área 5 Altiplano</t>
   </si>
   <si>
     <t>Área 6 Vega del Segura</t>
   </si>
   <si>
     <t>Área 7 Murcia Este</t>
   </si>
   <si>
     <t>Área 8 Mar Menor</t>
   </si>
   <si>
@@ -491,72 +491,63 @@
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fuente</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: Servicio de Planificación y Financiación Sanitaria de la Consejería de Salud. Elaborado a partir de datos proporcionados por el SMS</t>
     </r>
   </si>
   <si>
     <t>Datos nacionales del Ministerio de Sanidad</t>
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2025</t>
   </si>
   <si>
-    <t>N.D.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                    POR TIPO DE PROFESIONAL. REGIÓN DE MURCIA 2007-2025.</t>
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2007- 2025.</t>
   </si>
   <si>
     <t>Año 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="58" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1224,51 +1215,51 @@
     <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="23" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="16" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="293">
+  <cellXfs count="289">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
@@ -1844,165 +1835,153 @@
     <xf numFmtId="2" fontId="2" fillId="24" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="25" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="25" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="25" borderId="0" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="1" fontId="2" fillId="27" borderId="10" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="27" borderId="11" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="28" fillId="27" borderId="10" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="28" fillId="27" borderId="11" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="24" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="24" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="24" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="28" fillId="27" borderId="10" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="47" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="38" fillId="25" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Énfasis1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Buena" xfId="19" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="20" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="21" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Celda vinculada" xfId="22" builtinId="24" customBuiltin="1"/>
@@ -2298,51 +2277,51 @@
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'[1] 2021'!$J$43:$L$43</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>MEDICINA FAMILIA</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>PEDIATRÍA</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>ENFERMERÍA</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'[1] 2021'!$J$44:$L$44</c:f>
               <c:numCache>
-                <c:formatCode>0.00</c:formatCode>
+                <c:formatCode>General</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>6.16</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.88</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2.34</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-00AA-4739-98B7-8B18318FA4D0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'[1] 2021'!$I$45</c:f>
@@ -2423,188 +2402,188 @@
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>'[1] 2021'!$J$43:$L$43</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>MEDICINA FAMILIA</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>PEDIATRÍA</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>ENFERMERÍA</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'[1] 2021'!$J$45:$L$45</c:f>
               <c:numCache>
-                <c:formatCode>0.00</c:formatCode>
+                <c:formatCode>General</c:formatCode>
                 <c:ptCount val="3"/>
-                <c:pt idx="0" formatCode="General">
+                <c:pt idx="0">
                   <c:v>5.48</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>5.2</c:v>
                 </c:pt>
-                <c:pt idx="2" formatCode="General">
+                <c:pt idx="2">
                   <c:v>3.32</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-00AA-4739-98B7-8B18318FA4D0}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
-        <c:axId val="301053216"/>
-        <c:axId val="301054784"/>
+        <c:axId val="301379200"/>
+        <c:axId val="119260920"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="301053216"/>
+        <c:axId val="301379200"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="301054784"/>
+        <c:crossAx val="119260920"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="301054784"/>
+        <c:axId val="119260920"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="8"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
-        <c:numFmt formatCode="0.00" sourceLinked="1"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="301053216"/>
+        <c:crossAx val="301379200"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.75878622315067779"/>
           <c:y val="0.65287200684800195"/>
           <c:w val="0.2295744953704891"/>
           <c:h val="0.19662145798382016"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
@@ -3201,131 +3180,131 @@
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>7620</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1312" name="Picture 1" descr="Nueva imagen (11)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5558,78 +5537,78 @@
         <a:srcRect r="36952" b="15452"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3358298" cy="1197990"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>149627</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>9819</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>127654</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>540076</xdr:colOff>
+      <xdr:colOff>317634</xdr:colOff>
       <xdr:row>55</xdr:row>
-      <xdr:rowOff>96340</xdr:rowOff>
+      <xdr:rowOff>76699</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Imagen 4"/>
+        <xdr:cNvPr id="3" name="Imagen 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1453298" y="3939988"/>
-          <a:ext cx="9358067" cy="4660115"/>
+          <a:off x="1541675" y="4075128"/>
+          <a:ext cx="9047248" cy="4505334"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>483105</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
@@ -5667,50 +5646,88 @@
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>257498</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7724775" y="304800"/>
           <a:ext cx="1638623" cy="476250"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>562864</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>8295</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1524000" y="5772150"/>
+          <a:ext cx="5858764" cy="3389670"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>492630</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
@@ -7350,51 +7367,51 @@
     </row>
     <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="251" t="s">
         <v>78</v>
       </c>
       <c r="C10" s="253"/>
       <c r="D10" s="253"/>
       <c r="E10" s="253"/>
       <c r="F10" s="253"/>
       <c r="G10" s="253"/>
       <c r="H10" s="253"/>
       <c r="I10" s="253"/>
       <c r="J10" s="253"/>
       <c r="K10" s="253"/>
       <c r="L10" s="253"/>
       <c r="M10" s="189"/>
       <c r="N10" s="188"/>
       <c r="O10" s="188"/>
       <c r="P10" s="188"/>
       <c r="Q10" s="188"/>
       <c r="R10" s="188"/>
       <c r="S10" s="188"/>
     </row>
     <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="251" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C11" s="252"/>
       <c r="D11" s="252"/>
       <c r="E11" s="252"/>
       <c r="F11" s="252"/>
       <c r="G11" s="252"/>
       <c r="H11" s="252"/>
       <c r="I11" s="252"/>
       <c r="J11" s="252"/>
       <c r="K11" s="252"/>
       <c r="L11" s="252"/>
       <c r="M11" s="69"/>
     </row>
     <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="141"/>
       <c r="C12" s="142"/>
       <c r="D12" s="142"/>
       <c r="E12" s="142"/>
       <c r="F12" s="142"/>
       <c r="G12" s="142"/>
       <c r="H12" s="142"/>
       <c r="I12" s="142"/>
       <c r="J12" s="142"/>
       <c r="K12" s="142"/>
       <c r="L12" s="204"/>
@@ -7465,51 +7482,51 @@
       <c r="D17" s="218"/>
       <c r="E17" s="218"/>
       <c r="F17" s="218"/>
       <c r="G17" s="245"/>
       <c r="H17" s="218"/>
       <c r="I17" s="218"/>
       <c r="J17" s="218"/>
       <c r="K17" s="76"/>
       <c r="L17" s="73"/>
       <c r="M17" s="72"/>
       <c r="N17" s="72"/>
       <c r="O17" s="72"/>
     </row>
     <row r="18" spans="2:16" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D18" s="72"/>
       <c r="E18" s="221" t="s">
         <v>89</v>
       </c>
       <c r="F18" s="221" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="244" t="s">
         <v>97</v>
       </c>
       <c r="H18" s="247" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="I18" s="214"/>
       <c r="J18" s="74"/>
       <c r="K18" s="76"/>
       <c r="L18" s="73"/>
       <c r="M18" s="72"/>
       <c r="N18" s="72"/>
       <c r="O18" s="72"/>
       <c r="P18" s="72"/>
     </row>
     <row r="19" spans="2:16" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D19" s="72"/>
       <c r="E19" s="221"/>
       <c r="F19" s="223"/>
       <c r="G19" s="244"/>
       <c r="H19" s="219"/>
       <c r="I19" s="214"/>
       <c r="J19" s="219"/>
       <c r="K19" s="76"/>
       <c r="L19" s="73"/>
       <c r="M19" s="72"/>
       <c r="N19" s="72"/>
       <c r="O19" s="72"/>
       <c r="P19" s="72"/>
     </row>
@@ -8159,70 +8176,70 @@
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="I11" s="110"/>
       <c r="J11" s="113"/>
       <c r="K11" s="113"/>
       <c r="L11" s="112"/>
       <c r="M11" s="102"/>
       <c r="N11" s="102"/>
       <c r="O11" s="102"/>
       <c r="P11" s="109"/>
       <c r="Q11" s="64"/>
       <c r="R11" s="64"/>
       <c r="S11" s="64"/>
       <c r="T11" s="64"/>
       <c r="U11" s="64"/>
       <c r="V11" s="64"/>
       <c r="W11" s="64"/>
       <c r="X11" s="64"/>
       <c r="Y11" s="64"/>
       <c r="Z11" s="64"/>
     </row>
     <row r="12" spans="3:26" ht="15" x14ac:dyDescent="0.2">
-      <c r="C12" s="260" t="s">
+      <c r="C12" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="276">
         <v>2019</v>
       </c>
       <c r="F12" s="276"/>
       <c r="G12" s="276"/>
       <c r="I12" s="110"/>
       <c r="J12" s="113"/>
       <c r="K12" s="113"/>
       <c r="L12" s="112"/>
       <c r="M12" s="102"/>
       <c r="N12" s="102"/>
       <c r="O12" s="109"/>
       <c r="P12" s="102"/>
     </row>
     <row r="13" spans="3:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C13" s="261"/>
+      <c r="C13" s="265"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="114"/>
       <c r="J13" s="113"/>
       <c r="K13" s="113"/>
       <c r="L13" s="112"/>
       <c r="M13" s="102"/>
       <c r="N13" s="102"/>
       <c r="O13" s="109"/>
       <c r="P13" s="109"/>
       <c r="Q13" s="64"/>
       <c r="R13" s="64"/>
       <c r="S13" s="64"/>
       <c r="T13" s="64"/>
       <c r="U13" s="64"/>
       <c r="V13" s="64"/>
       <c r="W13" s="64"/>
@@ -9099,193 +9116,193 @@
       <c r="Y48" s="64"/>
       <c r="Z48" s="64"/>
     </row>
     <row r="49" spans="3:26" x14ac:dyDescent="0.2">
       <c r="I49" s="109"/>
       <c r="J49" s="98"/>
       <c r="K49" s="98"/>
       <c r="L49" s="98"/>
       <c r="M49" s="98"/>
       <c r="N49" s="98"/>
       <c r="O49" s="98"/>
       <c r="P49" s="102"/>
       <c r="Q49" s="102"/>
       <c r="R49" s="109"/>
       <c r="S49" s="109"/>
       <c r="T49" s="109"/>
       <c r="U49" s="64"/>
       <c r="V49" s="64"/>
       <c r="W49" s="64"/>
       <c r="X49" s="64"/>
       <c r="Y49" s="64"/>
       <c r="Z49" s="64"/>
     </row>
     <row r="50" spans="3:26" ht="15" x14ac:dyDescent="0.2">
       <c r="I50" s="102"/>
-      <c r="J50" s="278"/>
-[...6 lines deleted...]
-      <c r="Q50" s="278"/>
+      <c r="J50" s="285"/>
+      <c r="K50" s="285"/>
+      <c r="L50" s="285"/>
+      <c r="M50" s="285"/>
+      <c r="N50" s="285"/>
+      <c r="O50" s="285"/>
+      <c r="P50" s="285"/>
+      <c r="Q50" s="285"/>
       <c r="R50" s="102"/>
       <c r="S50" s="102"/>
       <c r="T50" s="102"/>
     </row>
     <row r="51" spans="3:26" ht="15" x14ac:dyDescent="0.2">
       <c r="I51" s="109"/>
-      <c r="J51" s="279"/>
-[...6 lines deleted...]
-      <c r="Q51" s="279"/>
+      <c r="J51" s="286"/>
+      <c r="K51" s="286"/>
+      <c r="L51" s="286"/>
+      <c r="M51" s="286"/>
+      <c r="N51" s="286"/>
+      <c r="O51" s="286"/>
+      <c r="P51" s="286"/>
+      <c r="Q51" s="286"/>
       <c r="R51" s="109"/>
       <c r="S51" s="109"/>
       <c r="T51" s="109"/>
       <c r="U51" s="64"/>
       <c r="V51" s="64"/>
       <c r="W51" s="64"/>
       <c r="X51" s="64"/>
       <c r="Y51" s="64"/>
       <c r="Z51" s="64"/>
     </row>
     <row r="52" spans="3:26" ht="15" x14ac:dyDescent="0.2">
       <c r="C52" s="63"/>
       <c r="I52" s="109"/>
-      <c r="J52" s="278"/>
-[...6 lines deleted...]
-      <c r="Q52" s="278"/>
+      <c r="J52" s="285"/>
+      <c r="K52" s="285"/>
+      <c r="L52" s="285"/>
+      <c r="M52" s="285"/>
+      <c r="N52" s="285"/>
+      <c r="O52" s="285"/>
+      <c r="P52" s="285"/>
+      <c r="Q52" s="285"/>
       <c r="R52" s="109"/>
       <c r="S52" s="109"/>
       <c r="T52" s="109"/>
       <c r="U52" s="64"/>
       <c r="V52" s="64"/>
       <c r="W52" s="64"/>
       <c r="X52" s="64"/>
       <c r="Y52" s="64"/>
       <c r="Z52" s="64"/>
     </row>
     <row r="53" spans="3:26" ht="15" x14ac:dyDescent="0.2">
       <c r="I53" s="102"/>
       <c r="J53" s="133"/>
-      <c r="K53" s="277"/>
-[...6 lines deleted...]
-      <c r="R53" s="277"/>
+      <c r="K53" s="284"/>
+      <c r="L53" s="284"/>
+      <c r="M53" s="284"/>
+      <c r="N53" s="284"/>
+      <c r="O53" s="284"/>
+      <c r="P53" s="284"/>
+      <c r="Q53" s="284"/>
+      <c r="R53" s="284"/>
       <c r="S53" s="102"/>
       <c r="T53" s="102"/>
     </row>
     <row r="54" spans="3:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I54" s="109"/>
       <c r="J54" s="104"/>
-      <c r="K54" s="280"/>
-[...6 lines deleted...]
-      <c r="R54" s="280"/>
+      <c r="K54" s="287"/>
+      <c r="L54" s="287"/>
+      <c r="M54" s="287"/>
+      <c r="N54" s="287"/>
+      <c r="O54" s="287"/>
+      <c r="P54" s="287"/>
+      <c r="Q54" s="287"/>
+      <c r="R54" s="287"/>
       <c r="S54" s="102"/>
       <c r="T54" s="102"/>
       <c r="V54" s="64"/>
       <c r="W54" s="64"/>
       <c r="X54" s="64"/>
       <c r="Y54" s="64"/>
       <c r="Z54" s="64"/>
     </row>
     <row r="55" spans="3:26" ht="15" x14ac:dyDescent="0.2">
       <c r="C55" s="63"/>
       <c r="I55" s="109"/>
       <c r="J55" s="104"/>
-      <c r="K55" s="277"/>
-[...6 lines deleted...]
-      <c r="R55" s="277"/>
+      <c r="K55" s="284"/>
+      <c r="L55" s="284"/>
+      <c r="M55" s="284"/>
+      <c r="N55" s="284"/>
+      <c r="O55" s="284"/>
+      <c r="P55" s="284"/>
+      <c r="Q55" s="284"/>
+      <c r="R55" s="284"/>
       <c r="S55" s="102"/>
       <c r="T55" s="102"/>
       <c r="V55" s="64"/>
       <c r="W55" s="64"/>
       <c r="X55" s="64"/>
       <c r="Y55" s="64"/>
       <c r="Z55" s="64"/>
     </row>
     <row r="56" spans="3:26" x14ac:dyDescent="0.2">
       <c r="C56" s="63" t="s">
         <v>66</v>
       </c>
       <c r="I56" s="102"/>
       <c r="J56" s="101"/>
-      <c r="K56" s="281"/>
-[...5 lines deleted...]
-      <c r="Q56" s="282"/>
+      <c r="K56" s="277"/>
+      <c r="L56" s="278"/>
+      <c r="M56" s="278"/>
+      <c r="N56" s="278"/>
+      <c r="O56" s="278"/>
+      <c r="P56" s="278"/>
+      <c r="Q56" s="278"/>
       <c r="R56" s="134"/>
       <c r="S56" s="102"/>
       <c r="T56" s="102"/>
     </row>
     <row r="57" spans="3:26" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I57" s="102"/>
       <c r="J57" s="101"/>
-      <c r="K57" s="283"/>
-[...8 lines deleted...]
-      <c r="T57" s="287"/>
+      <c r="K57" s="279"/>
+      <c r="L57" s="281"/>
+      <c r="M57" s="281"/>
+      <c r="N57" s="281"/>
+      <c r="O57" s="281"/>
+      <c r="P57" s="281"/>
+      <c r="Q57" s="281"/>
+      <c r="R57" s="282"/>
+      <c r="S57" s="283"/>
+      <c r="T57" s="283"/>
       <c r="U57" s="25"/>
       <c r="V57" s="102"/>
     </row>
     <row r="58" spans="3:26" x14ac:dyDescent="0.2">
       <c r="I58" s="102"/>
       <c r="J58" s="101"/>
-      <c r="K58" s="284"/>
+      <c r="K58" s="280"/>
       <c r="L58" s="97"/>
       <c r="M58" s="97"/>
       <c r="N58" s="97"/>
       <c r="O58" s="97"/>
       <c r="P58" s="97"/>
       <c r="Q58" s="97"/>
       <c r="R58" s="97"/>
       <c r="S58" s="97"/>
       <c r="T58" s="97"/>
       <c r="U58" s="97"/>
       <c r="V58" s="102"/>
     </row>
     <row r="59" spans="3:26" x14ac:dyDescent="0.2">
       <c r="J59" s="101"/>
       <c r="K59" s="27"/>
       <c r="L59" s="105"/>
       <c r="M59" s="105"/>
       <c r="N59" s="105"/>
       <c r="O59" s="105"/>
       <c r="P59" s="105"/>
       <c r="Q59" s="105"/>
       <c r="R59" s="135"/>
       <c r="S59" s="135"/>
       <c r="T59" s="135"/>
       <c r="U59" s="106"/>
@@ -9536,67 +9553,67 @@
       <c r="M78" s="24"/>
       <c r="N78" s="24"/>
       <c r="P78" s="24"/>
       <c r="Q78" s="24"/>
       <c r="T78" s="24"/>
     </row>
     <row r="79" spans="10:22" x14ac:dyDescent="0.2">
       <c r="K79" s="24"/>
       <c r="L79" s="24"/>
       <c r="M79" s="24"/>
       <c r="P79" s="24"/>
       <c r="T79" s="24"/>
     </row>
     <row r="80" spans="10:22" x14ac:dyDescent="0.2">
       <c r="K80" s="24"/>
       <c r="L80" s="24"/>
       <c r="M80" s="24"/>
       <c r="N80" s="24"/>
       <c r="P80" s="24"/>
       <c r="Q80" s="24"/>
       <c r="S80" s="24"/>
       <c r="T80" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="K56:Q56"/>
-[...3 lines deleted...]
-    <mergeCell ref="R57:T57"/>
+    <mergeCell ref="K55:R55"/>
+    <mergeCell ref="J50:Q50"/>
+    <mergeCell ref="J51:Q51"/>
+    <mergeCell ref="J52:Q52"/>
+    <mergeCell ref="K53:R53"/>
+    <mergeCell ref="K54:R54"/>
     <mergeCell ref="J18:L18"/>
     <mergeCell ref="C8:G8"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="E12:G12"/>
-    <mergeCell ref="K55:R55"/>
-[...4 lines deleted...]
-    <mergeCell ref="K54:R54"/>
+    <mergeCell ref="K56:Q56"/>
+    <mergeCell ref="K57:K58"/>
+    <mergeCell ref="L57:N57"/>
+    <mergeCell ref="O57:Q57"/>
+    <mergeCell ref="R57:T57"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G30" location="Índice!A1" tooltip="Indice" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:Z61"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" customWidth="1"/>
     <col min="5" max="7" width="15.7109375" customWidth="1"/>
     <col min="9" max="9" width="30.85546875" customWidth="1"/>
     <col min="10" max="10" width="19" customWidth="1"/>
@@ -9751,62 +9768,62 @@
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64"/>
       <c r="L11" s="64"/>
       <c r="M11" s="64"/>
       <c r="N11" s="64"/>
       <c r="O11" s="64"/>
       <c r="P11" s="64"/>
       <c r="Q11" s="64"/>
       <c r="R11" s="64"/>
       <c r="S11" s="64"/>
       <c r="T11" s="64"/>
       <c r="U11" s="64"/>
       <c r="V11" s="64"/>
       <c r="W11" s="64"/>
       <c r="X11" s="64"/>
       <c r="Y11" s="64"/>
       <c r="Z11" s="64"/>
     </row>
     <row r="12" spans="3:26" x14ac:dyDescent="0.2">
-      <c r="C12" s="260" t="s">
+      <c r="C12" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="276">
         <v>2018</v>
       </c>
       <c r="F12" s="276"/>
       <c r="G12" s="276"/>
     </row>
     <row r="13" spans="3:26" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C13" s="261"/>
+      <c r="C13" s="265"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="64"/>
       <c r="J13" s="64"/>
       <c r="K13" s="64"/>
       <c r="L13" s="64"/>
       <c r="M13" s="64"/>
       <c r="N13" s="64"/>
       <c r="O13" s="64"/>
       <c r="P13" s="64"/>
       <c r="Q13" s="64"/>
       <c r="R13" s="64"/>
       <c r="S13" s="64"/>
       <c r="T13" s="64"/>
       <c r="U13" s="64"/>
       <c r="V13" s="64"/>
       <c r="W13" s="64"/>
@@ -10822,62 +10839,62 @@
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="270" t="s">
         <v>58</v>
       </c>
       <c r="D12" s="271"/>
       <c r="E12" s="271"/>
       <c r="F12" s="271"/>
       <c r="G12" s="271"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="3"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C15" s="260" t="s">
+      <c r="C15" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="276">
         <v>2017</v>
       </c>
       <c r="F15" s="276"/>
       <c r="G15" s="276"/>
     </row>
     <row r="16" spans="3:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="261"/>
+      <c r="C16" s="265"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="34">
         <v>5.55</v>
       </c>
       <c r="F17" s="34">
         <v>4.4400000000000004</v>
       </c>
       <c r="G17" s="34">
         <v>2.9181136918153299</v>
       </c>
@@ -11287,62 +11304,62 @@
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="271" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="271"/>
       <c r="E12" s="271"/>
       <c r="F12" s="271"/>
       <c r="G12" s="271"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="3"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C15" s="260" t="s">
+      <c r="C15" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="276">
         <v>2016</v>
       </c>
       <c r="F15" s="276"/>
       <c r="G15" s="276"/>
     </row>
     <row r="16" spans="3:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="261"/>
+      <c r="C16" s="265"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="37">
         <v>5.64</v>
       </c>
       <c r="F17" s="37">
         <v>5.1100000000000003</v>
       </c>
       <c r="G17" s="37">
         <v>2.96</v>
       </c>
@@ -11752,62 +11769,62 @@
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="271" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="271"/>
       <c r="E12" s="271"/>
       <c r="F12" s="271"/>
       <c r="G12" s="271"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="3"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
     </row>
     <row r="15" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C15" s="260" t="s">
+      <c r="C15" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="276">
         <v>2015</v>
       </c>
       <c r="F15" s="276"/>
       <c r="G15" s="276"/>
     </row>
     <row r="16" spans="3:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="261"/>
+      <c r="C16" s="265"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="34">
         <v>5.78</v>
       </c>
       <c r="F17" s="34">
         <v>5.54</v>
       </c>
       <c r="G17" s="34">
         <v>3.03</v>
       </c>
@@ -12056,62 +12073,62 @@
     </row>
     <row r="11" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C11" s="271" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="3"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
     </row>
     <row r="14" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="260" t="s">
+      <c r="C14" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="276">
         <v>2014</v>
       </c>
       <c r="F14" s="276"/>
       <c r="G14" s="276"/>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="261"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="34">
         <v>6.266107517990215</v>
       </c>
       <c r="F16" s="34">
         <v>5.7225188363854098</v>
       </c>
       <c r="G16" s="34">
         <v>3.1031498717358414</v>
       </c>
@@ -12364,62 +12381,62 @@
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:8" x14ac:dyDescent="0.2">
       <c r="C11" s="271" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="3:8" x14ac:dyDescent="0.2">
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="3:8" x14ac:dyDescent="0.2">
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="260" t="s">
+      <c r="C14" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="276">
         <v>2013</v>
       </c>
       <c r="F14" s="276"/>
       <c r="G14" s="276"/>
     </row>
     <row r="15" spans="3:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="261"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="41">
         <v>6.2920134101707017</v>
       </c>
       <c r="F16" s="41">
         <v>5.6715625465191284</v>
       </c>
       <c r="G16" s="41">
         <v>3.0349171709155836</v>
       </c>
@@ -12668,62 +12685,62 @@
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:8" x14ac:dyDescent="0.2">
       <c r="C11" s="271" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="3:8" x14ac:dyDescent="0.2">
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="3:8" x14ac:dyDescent="0.2">
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="260" t="s">
+      <c r="C14" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="276">
         <v>2012</v>
       </c>
       <c r="F14" s="276"/>
       <c r="G14" s="276"/>
     </row>
     <row r="15" spans="3:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="261"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="41">
         <v>6.4016414973707292</v>
       </c>
       <c r="F16" s="41">
         <v>5.7554378899743952</v>
       </c>
       <c r="G16" s="41">
         <v>3.1034364488375745</v>
       </c>
@@ -12976,62 +12993,62 @@
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:8" x14ac:dyDescent="0.2">
       <c r="C11" s="271" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="3:8" x14ac:dyDescent="0.2">
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="3:8" x14ac:dyDescent="0.2">
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="260" t="s">
+      <c r="C14" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="276">
         <v>2011</v>
       </c>
       <c r="F14" s="276"/>
       <c r="G14" s="276"/>
     </row>
     <row r="15" spans="3:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="261"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="3:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="93">
         <v>6.6841889717712446</v>
       </c>
       <c r="F16" s="93">
         <v>6.478814088943329</v>
       </c>
       <c r="G16" s="93">
         <v>3.188598727933647</v>
       </c>
@@ -13282,62 +13299,62 @@
       <c r="D10" s="271"/>
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C11" s="271" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="260" t="s">
+      <c r="C14" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="276">
         <v>2010</v>
       </c>
       <c r="F14" s="276"/>
       <c r="G14" s="276"/>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="261"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="92">
         <v>5.83</v>
       </c>
       <c r="F16" s="93">
         <v>5.63</v>
       </c>
       <c r="G16" s="93">
         <v>2.77</v>
       </c>
@@ -13588,263 +13605,263 @@
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="18"/>
       <c r="H7" s="48"/>
       <c r="M7" s="77"/>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B8" s="13"/>
       <c r="C8" s="16"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="18"/>
       <c r="H8" s="48"/>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B9" s="13"/>
       <c r="C9" s="16"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="18"/>
       <c r="H9" s="48"/>
     </row>
     <row r="10" spans="2:13" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="B10" s="255" t="s">
+      <c r="B10" s="257" t="s">
         <v>69</v>
       </c>
-      <c r="C10" s="255"/>
-[...7 lines deleted...]
-      <c r="K10" s="255"/>
+      <c r="C10" s="257"/>
+      <c r="D10" s="257"/>
+      <c r="E10" s="257"/>
+      <c r="F10" s="257"/>
+      <c r="G10" s="257"/>
+      <c r="H10" s="257"/>
+      <c r="I10" s="257"/>
+      <c r="J10" s="257"/>
+      <c r="K10" s="257"/>
     </row>
     <row r="11" spans="2:13" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="256" t="s">
+      <c r="B11" s="255" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="256"/>
-[...6 lines deleted...]
-      <c r="J11" s="256"/>
+      <c r="C11" s="255"/>
+      <c r="D11" s="255"/>
+      <c r="E11" s="255"/>
+      <c r="F11" s="255"/>
+      <c r="G11" s="255"/>
+      <c r="H11" s="255"/>
+      <c r="I11" s="255"/>
+      <c r="J11" s="255"/>
     </row>
     <row r="12" spans="2:13" s="50" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="257" t="s">
+      <c r="B12" s="258" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="257"/>
-[...3 lines deleted...]
-      <c r="G12" s="257"/>
+      <c r="C12" s="258"/>
+      <c r="D12" s="258"/>
+      <c r="E12" s="258"/>
+      <c r="F12" s="258"/>
+      <c r="G12" s="258"/>
       <c r="H12" s="51"/>
     </row>
     <row r="13" spans="2:13" s="50" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="256" t="s">
+      <c r="B13" s="255" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="256"/>
-[...6 lines deleted...]
-      <c r="J13" s="256"/>
+      <c r="C13" s="255"/>
+      <c r="D13" s="255"/>
+      <c r="E13" s="255"/>
+      <c r="F13" s="255"/>
+      <c r="G13" s="255"/>
+      <c r="H13" s="255"/>
+      <c r="I13" s="255"/>
+      <c r="J13" s="255"/>
     </row>
     <row r="14" spans="2:13" s="182" customFormat="1" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="2:13" s="50" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="256" t="s">
+      <c r="B15" s="255" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="256"/>
-[...6 lines deleted...]
-      <c r="J15" s="256"/>
+      <c r="C15" s="255"/>
+      <c r="D15" s="255"/>
+      <c r="E15" s="255"/>
+      <c r="F15" s="255"/>
+      <c r="G15" s="255"/>
+      <c r="H15" s="255"/>
+      <c r="I15" s="255"/>
+      <c r="J15" s="255"/>
     </row>
     <row r="16" spans="2:13" s="50" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="256" t="s">
+      <c r="B16" s="255" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="256"/>
-[...6 lines deleted...]
-      <c r="J16" s="256"/>
+      <c r="C16" s="255"/>
+      <c r="D16" s="255"/>
+      <c r="E16" s="255"/>
+      <c r="F16" s="255"/>
+      <c r="G16" s="255"/>
+      <c r="H16" s="255"/>
+      <c r="I16" s="255"/>
+      <c r="J16" s="255"/>
     </row>
     <row r="17" spans="1:10" s="50" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="256" t="s">
+      <c r="B17" s="255" t="s">
         <v>27</v>
       </c>
-      <c r="C17" s="256"/>
-[...6 lines deleted...]
-      <c r="J17" s="256"/>
+      <c r="C17" s="255"/>
+      <c r="D17" s="255"/>
+      <c r="E17" s="255"/>
+      <c r="F17" s="255"/>
+      <c r="G17" s="255"/>
+      <c r="H17" s="255"/>
+      <c r="I17" s="255"/>
+      <c r="J17" s="255"/>
     </row>
     <row r="18" spans="1:10" s="50" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="258" t="s">
+      <c r="B18" s="256" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="258"/>
-[...3 lines deleted...]
-      <c r="G18" s="258"/>
+      <c r="C18" s="256"/>
+      <c r="D18" s="256"/>
+      <c r="E18" s="256"/>
+      <c r="F18" s="256"/>
+      <c r="G18" s="256"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:10" s="50" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="256" t="s">
+      <c r="B19" s="255" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="256"/>
-[...6 lines deleted...]
-      <c r="J19" s="256"/>
+      <c r="C19" s="255"/>
+      <c r="D19" s="255"/>
+      <c r="E19" s="255"/>
+      <c r="F19" s="255"/>
+      <c r="G19" s="255"/>
+      <c r="H19" s="255"/>
+      <c r="I19" s="255"/>
+      <c r="J19" s="255"/>
     </row>
     <row r="20" spans="1:10" s="50" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="256" t="s">
+      <c r="B20" s="255" t="s">
         <v>29</v>
       </c>
-      <c r="C20" s="256"/>
-[...6 lines deleted...]
-      <c r="J20" s="256"/>
+      <c r="C20" s="255"/>
+      <c r="D20" s="255"/>
+      <c r="E20" s="255"/>
+      <c r="F20" s="255"/>
+      <c r="G20" s="255"/>
+      <c r="H20" s="255"/>
+      <c r="I20" s="255"/>
+      <c r="J20" s="255"/>
     </row>
     <row r="21" spans="1:10" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="258" t="s">
+      <c r="B21" s="256" t="s">
         <v>30</v>
       </c>
-      <c r="C21" s="258"/>
-[...3 lines deleted...]
-      <c r="G21" s="258"/>
+      <c r="C21" s="256"/>
+      <c r="D21" s="256"/>
+      <c r="E21" s="256"/>
+      <c r="F21" s="256"/>
+      <c r="G21" s="256"/>
       <c r="H21" s="53"/>
     </row>
     <row r="22" spans="1:10" s="50" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="256" t="s">
+      <c r="B22" s="255" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="256"/>
-[...6 lines deleted...]
-      <c r="J22" s="256"/>
+      <c r="C22" s="255"/>
+      <c r="D22" s="255"/>
+      <c r="E22" s="255"/>
+      <c r="F22" s="255"/>
+      <c r="G22" s="255"/>
+      <c r="H22" s="255"/>
+      <c r="I22" s="255"/>
+      <c r="J22" s="255"/>
     </row>
     <row r="23" spans="1:10" s="53" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="256" t="s">
+      <c r="B23" s="255" t="s">
         <v>48</v>
       </c>
-      <c r="C23" s="256"/>
-[...6 lines deleted...]
-      <c r="J23" s="256"/>
+      <c r="C23" s="255"/>
+      <c r="D23" s="255"/>
+      <c r="E23" s="255"/>
+      <c r="F23" s="255"/>
+      <c r="G23" s="255"/>
+      <c r="H23" s="255"/>
+      <c r="I23" s="255"/>
+      <c r="J23" s="255"/>
     </row>
     <row r="24" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="256" t="s">
+      <c r="B24" s="255" t="s">
         <v>63</v>
       </c>
-      <c r="C24" s="256"/>
-[...6 lines deleted...]
-      <c r="J24" s="256"/>
+      <c r="C24" s="255"/>
+      <c r="D24" s="255"/>
+      <c r="E24" s="255"/>
+      <c r="F24" s="255"/>
+      <c r="G24" s="255"/>
+      <c r="H24" s="255"/>
+      <c r="I24" s="255"/>
+      <c r="J24" s="255"/>
     </row>
     <row r="25" spans="1:10" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="54"/>
-      <c r="B25" s="256" t="s">
+      <c r="B25" s="255" t="s">
         <v>67</v>
       </c>
-      <c r="C25" s="256"/>
-[...6 lines deleted...]
-      <c r="J25" s="256"/>
+      <c r="C25" s="255"/>
+      <c r="D25" s="255"/>
+      <c r="E25" s="255"/>
+      <c r="F25" s="255"/>
+      <c r="G25" s="255"/>
+      <c r="H25" s="255"/>
+      <c r="I25" s="255"/>
+      <c r="J25" s="255"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="I26" s="107" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="B25:J25"/>
-[...5 lines deleted...]
-    <mergeCell ref="B24:J24"/>
     <mergeCell ref="B10:K10"/>
     <mergeCell ref="B22:J22"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B12:G12"/>
+    <mergeCell ref="B25:J25"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="B19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B23:J23"/>
+    <mergeCell ref="B24:J24"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I26" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B10:G32"/>
   <sheetViews>
     <sheetView showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E23" sqref="E23:G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="11.42578125" style="2"/>
     <col min="3" max="3" width="20.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="2" customWidth="1"/>
@@ -13867,62 +13884,62 @@
       <c r="C11" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="271" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="271"/>
       <c r="E12" s="271"/>
       <c r="F12" s="271"/>
       <c r="G12" s="271"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
     <row r="15" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C15" s="260" t="s">
+      <c r="C15" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="276">
         <v>2009</v>
       </c>
       <c r="F15" s="276"/>
       <c r="G15" s="276"/>
     </row>
     <row r="16" spans="3:7" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="261"/>
+      <c r="C16" s="265"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="2:7" x14ac:dyDescent="0.2">
       <c r="C17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="89">
         <v>5.7078276705638373</v>
       </c>
       <c r="F17" s="89">
         <v>5.2517582382184615</v>
       </c>
       <c r="G17" s="89">
         <v>2.7873154600640366</v>
       </c>
@@ -14117,62 +14134,62 @@
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="271"/>
       <c r="E12" s="271"/>
       <c r="F12" s="271"/>
       <c r="G12" s="271"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="271" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="271"/>
       <c r="E13" s="271"/>
       <c r="F13" s="271"/>
       <c r="G13" s="271"/>
     </row>
     <row r="17" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C17" s="260" t="s">
+      <c r="C17" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="276">
         <v>2008</v>
       </c>
       <c r="F17" s="276"/>
       <c r="G17" s="276"/>
     </row>
     <row r="18" spans="3:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C18" s="261"/>
+      <c r="C18" s="265"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="3:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="13"/>
       <c r="E19" s="86">
         <v>5.41958083489875</v>
       </c>
       <c r="F19" s="86">
         <v>5.3300634461663456</v>
       </c>
       <c r="G19" s="86">
         <v>2.6172677132735536</v>
       </c>
@@ -14370,62 +14387,62 @@
       </c>
       <c r="D9" s="271"/>
       <c r="E9" s="271"/>
       <c r="F9" s="271"/>
       <c r="G9" s="271"/>
     </row>
     <row r="10" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C10" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="271"/>
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C11" s="271" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
     </row>
     <row r="15" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C15" s="260" t="s">
+      <c r="C15" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9"/>
       <c r="E15" s="276">
         <v>2007</v>
       </c>
       <c r="F15" s="276"/>
       <c r="G15" s="276"/>
     </row>
     <row r="16" spans="3:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="261"/>
+      <c r="C16" s="265"/>
       <c r="D16" s="10"/>
       <c r="E16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="3:7" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="82">
         <v>5.23</v>
       </c>
       <c r="F17" s="82">
         <v>6.82</v>
       </c>
       <c r="G17" s="82">
         <v>2.08</v>
       </c>
@@ -14576,189 +14593,189 @@
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C10:G10"/>
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="C15:C16"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="F31" location="ÍNDICE!A1" display="índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="G23" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="C9:AF69"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A7" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
-      <selection activeCell="V31" sqref="V31"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="97" zoomScaleNormal="97" workbookViewId="0">
+      <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="4" max="20" width="8.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="3:22" x14ac:dyDescent="0.2">
-      <c r="C9" s="259" t="s">
+      <c r="C9" s="263" t="s">
         <v>96</v>
       </c>
-      <c r="D9" s="259"/>
-[...13 lines deleted...]
-      <c r="R9" s="259"/>
+      <c r="D9" s="263"/>
+      <c r="E9" s="263"/>
+      <c r="F9" s="263"/>
+      <c r="G9" s="263"/>
+      <c r="H9" s="263"/>
+      <c r="I9" s="263"/>
+      <c r="J9" s="263"/>
+      <c r="K9" s="263"/>
+      <c r="L9" s="263"/>
+      <c r="M9" s="263"/>
+      <c r="N9" s="263"/>
+      <c r="O9" s="263"/>
+      <c r="P9" s="263"/>
+      <c r="Q9" s="263"/>
+      <c r="R9" s="263"/>
     </row>
     <row r="10" spans="3:22" x14ac:dyDescent="0.2">
-      <c r="C10" s="259" t="s">
-[...16 lines deleted...]
-      <c r="R10" s="259"/>
+      <c r="C10" s="263" t="s">
+        <v>101</v>
+      </c>
+      <c r="D10" s="263"/>
+      <c r="E10" s="263"/>
+      <c r="F10" s="263"/>
+      <c r="G10" s="263"/>
+      <c r="H10" s="263"/>
+      <c r="I10" s="263"/>
+      <c r="J10" s="263"/>
+      <c r="K10" s="263"/>
+      <c r="L10" s="263"/>
+      <c r="M10" s="263"/>
+      <c r="N10" s="263"/>
+      <c r="O10" s="263"/>
+      <c r="P10" s="263"/>
+      <c r="Q10" s="263"/>
+      <c r="R10" s="263"/>
     </row>
     <row r="11" spans="3:22" x14ac:dyDescent="0.2">
       <c r="D11" s="145"/>
       <c r="E11" s="145"/>
       <c r="F11" s="145"/>
       <c r="G11" s="145"/>
       <c r="H11" s="145"/>
       <c r="I11" s="145"/>
       <c r="R11" s="96"/>
     </row>
     <row r="12" spans="3:22" x14ac:dyDescent="0.2">
-      <c r="C12" s="260"/>
-      <c r="D12" s="262">
+      <c r="C12" s="264"/>
+      <c r="D12" s="266">
         <v>2007</v>
       </c>
-      <c r="E12" s="262">
+      <c r="E12" s="266">
         <v>2008</v>
       </c>
-      <c r="F12" s="262">
+      <c r="F12" s="266">
         <v>2009</v>
       </c>
-      <c r="G12" s="262">
+      <c r="G12" s="266">
         <v>2010</v>
       </c>
-      <c r="H12" s="264">
+      <c r="H12" s="268">
         <v>2011</v>
       </c>
-      <c r="I12" s="264">
+      <c r="I12" s="268">
         <v>2012</v>
       </c>
-      <c r="J12" s="266">
+      <c r="J12" s="261">
         <v>2013</v>
       </c>
-      <c r="K12" s="266">
+      <c r="K12" s="261">
         <v>2014</v>
       </c>
-      <c r="L12" s="266">
+      <c r="L12" s="261">
         <v>2015</v>
       </c>
-      <c r="M12" s="264">
+      <c r="M12" s="268">
         <v>2016</v>
       </c>
-      <c r="N12" s="264">
+      <c r="N12" s="268">
         <v>2017</v>
       </c>
-      <c r="O12" s="266">
+      <c r="O12" s="261">
         <v>2018</v>
       </c>
-      <c r="P12" s="266">
+      <c r="P12" s="261">
         <v>2019</v>
       </c>
-      <c r="Q12" s="266">
+      <c r="Q12" s="261">
         <v>2020</v>
       </c>
-      <c r="R12" s="268">
+      <c r="R12" s="259">
         <v>2021</v>
       </c>
-      <c r="S12" s="268">
+      <c r="S12" s="259">
         <v>2022</v>
       </c>
-      <c r="T12" s="268">
+      <c r="T12" s="259">
         <v>2023</v>
       </c>
-      <c r="U12" s="268">
+      <c r="U12" s="259">
         <v>2024</v>
       </c>
-      <c r="V12" s="268">
+      <c r="V12" s="259">
         <v>2025</v>
       </c>
     </row>
     <row r="13" spans="3:22" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C13" s="261"/>
-[...18 lines deleted...]
-      <c r="V13" s="269"/>
+      <c r="C13" s="265"/>
+      <c r="D13" s="267"/>
+      <c r="E13" s="267"/>
+      <c r="F13" s="267"/>
+      <c r="G13" s="267"/>
+      <c r="H13" s="269"/>
+      <c r="I13" s="269"/>
+      <c r="J13" s="262"/>
+      <c r="K13" s="262"/>
+      <c r="L13" s="262"/>
+      <c r="M13" s="269"/>
+      <c r="N13" s="269"/>
+      <c r="O13" s="262"/>
+      <c r="P13" s="262"/>
+      <c r="Q13" s="262"/>
+      <c r="R13" s="260"/>
+      <c r="S13" s="260"/>
+      <c r="T13" s="260"/>
+      <c r="U13" s="260"/>
+      <c r="V13" s="260"/>
     </row>
     <row r="14" spans="3:22" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="146"/>
       <c r="D14" s="147"/>
       <c r="E14" s="148"/>
       <c r="F14" s="148"/>
       <c r="G14" s="148"/>
       <c r="H14" s="149"/>
       <c r="I14" s="149"/>
       <c r="J14" s="150"/>
       <c r="K14" s="150"/>
       <c r="L14" s="150"/>
       <c r="M14" s="149"/>
       <c r="N14" s="149"/>
       <c r="O14" s="150"/>
       <c r="P14" s="150"/>
       <c r="Q14" s="150"/>
       <c r="R14" s="150"/>
       <c r="S14" s="150"/>
       <c r="T14" s="150"/>
       <c r="U14" s="234"/>
       <c r="V14" s="234"/>
     </row>
     <row r="15" spans="3:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="151" t="s">
@@ -14797,51 +14814,51 @@
       <c r="N15" s="157">
         <v>5.58</v>
       </c>
       <c r="O15" s="157">
         <v>5.4895917919951263</v>
       </c>
       <c r="P15" s="157">
         <v>5.367539656172398</v>
       </c>
       <c r="Q15" s="169">
         <v>6.04</v>
       </c>
       <c r="R15" s="169">
         <v>6.55</v>
       </c>
       <c r="S15" s="169">
         <v>6.16</v>
       </c>
       <c r="T15" s="169">
         <v>5.7</v>
       </c>
       <c r="U15" s="236">
         <v>5.69</v>
       </c>
       <c r="V15" s="236">
-        <v>5.8</v>
+        <v>5.77</v>
       </c>
     </row>
     <row r="16" spans="3:22" x14ac:dyDescent="0.2">
       <c r="C16" s="152"/>
       <c r="D16" s="153"/>
       <c r="E16" s="34"/>
       <c r="F16" s="34"/>
       <c r="G16" s="34"/>
       <c r="H16" s="154"/>
       <c r="I16" s="154"/>
       <c r="J16" s="154"/>
       <c r="K16" s="154"/>
       <c r="L16" s="154"/>
       <c r="M16" s="154"/>
       <c r="N16" s="154"/>
       <c r="O16" s="154"/>
       <c r="P16" s="154"/>
       <c r="U16" s="228"/>
       <c r="V16" s="157"/>
     </row>
     <row r="17" spans="3:23" x14ac:dyDescent="0.2">
       <c r="C17" s="152" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="155">
@@ -14877,51 +14894,51 @@
       <c r="N17" s="157">
         <v>4.9400000000000004</v>
       </c>
       <c r="O17" s="157">
         <v>5.2057195772486384</v>
       </c>
       <c r="P17" s="157">
         <v>5.0705346439702712</v>
       </c>
       <c r="Q17" s="181">
         <v>4.91</v>
       </c>
       <c r="R17" s="202">
         <v>6.12</v>
       </c>
       <c r="S17" s="206">
         <v>5.88</v>
       </c>
       <c r="T17" s="169">
         <v>5.2</v>
       </c>
       <c r="U17" s="236">
         <v>5.38</v>
       </c>
       <c r="V17" s="236">
-        <v>5.3</v>
+        <v>5.25</v>
       </c>
       <c r="W17" s="174"/>
     </row>
     <row r="18" spans="3:23" x14ac:dyDescent="0.2">
       <c r="C18" s="152"/>
       <c r="D18" s="153"/>
       <c r="E18" s="34"/>
       <c r="F18" s="34"/>
       <c r="G18" s="34"/>
       <c r="H18" s="154"/>
       <c r="I18" s="154"/>
       <c r="J18" s="154"/>
       <c r="K18" s="154"/>
       <c r="L18" s="154"/>
       <c r="M18" s="154"/>
       <c r="N18" s="154"/>
       <c r="O18" s="154"/>
       <c r="P18" s="154"/>
       <c r="Q18" s="143"/>
       <c r="R18" s="201"/>
       <c r="S18" s="205"/>
       <c r="T18" s="215"/>
       <c r="U18" s="235"/>
       <c r="V18" s="236"/>
       <c r="W18" s="174"/>
@@ -14963,51 +14980,51 @@
       <c r="N19" s="157">
         <v>2.77</v>
       </c>
       <c r="O19" s="157">
         <v>2.1302185848958874</v>
       </c>
       <c r="P19" s="157">
         <v>2.8253717416578836</v>
       </c>
       <c r="Q19" s="169">
         <v>2.29</v>
       </c>
       <c r="R19" s="169">
         <v>2.2400000000000002</v>
       </c>
       <c r="S19" s="169">
         <v>2.34</v>
       </c>
       <c r="T19" s="169">
         <v>1.9</v>
       </c>
       <c r="U19" s="236">
         <v>2.04</v>
       </c>
       <c r="V19" s="236">
-        <v>2.2000000000000002</v>
+        <v>2.2799999999999998</v>
       </c>
       <c r="W19" s="174"/>
     </row>
     <row r="20" spans="3:23" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C20" s="162"/>
       <c r="D20" s="163"/>
       <c r="E20" s="164"/>
       <c r="F20" s="164"/>
       <c r="G20" s="164"/>
       <c r="H20" s="165"/>
       <c r="I20" s="165"/>
       <c r="J20" s="165"/>
       <c r="K20" s="165"/>
       <c r="L20" s="165"/>
       <c r="M20" s="165"/>
       <c r="N20" s="165"/>
       <c r="O20" s="165"/>
       <c r="P20" s="165"/>
       <c r="Q20" s="192"/>
       <c r="R20" s="192"/>
       <c r="S20" s="192"/>
       <c r="T20" s="215"/>
       <c r="U20" s="235"/>
       <c r="V20" s="249"/>
       <c r="W20" s="174"/>
@@ -15594,91 +15611,91 @@
       <c r="K68" s="170"/>
       <c r="L68" s="170"/>
       <c r="M68" s="170"/>
       <c r="N68" s="170"/>
       <c r="O68" s="170"/>
       <c r="P68" s="170"/>
       <c r="Q68" s="143"/>
     </row>
     <row r="69" spans="4:17" x14ac:dyDescent="0.2">
       <c r="E69" s="143"/>
       <c r="F69" s="143"/>
       <c r="G69" s="143"/>
       <c r="H69" s="143"/>
       <c r="I69" s="143"/>
       <c r="J69" s="143"/>
       <c r="K69" s="143"/>
       <c r="L69" s="143"/>
       <c r="M69" s="143"/>
       <c r="N69" s="143"/>
       <c r="O69" s="143"/>
       <c r="P69" s="143"/>
       <c r="Q69" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="V12:V13"/>
-[...4 lines deleted...]
-    <mergeCell ref="T12:T13"/>
     <mergeCell ref="C9:R9"/>
     <mergeCell ref="C10:R10"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="Q12:Q13"/>
     <mergeCell ref="P12:P13"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="M12:M13"/>
     <mergeCell ref="N12:N13"/>
+    <mergeCell ref="V12:V13"/>
+    <mergeCell ref="U12:U13"/>
+    <mergeCell ref="S12:S13"/>
+    <mergeCell ref="O12:O13"/>
+    <mergeCell ref="R12:R13"/>
+    <mergeCell ref="T12:T13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="Q24" location="Índice!A1" tooltip="Indice" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="D19" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="C10:J31"/>
+  <dimension ref="C10:J55"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="18.42578125" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="10" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C10" s="229"/>
       <c r="D10" s="229"/>
       <c r="E10" s="229"/>
       <c r="F10" s="229"/>
       <c r="G10" s="229"/>
     </row>
     <row r="11" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C11" s="270" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="271"/>
       <c r="E11" s="271"/>
       <c r="F11" s="271"/>
       <c r="G11" s="271"/>
     </row>
@@ -15686,375 +15703,375 @@
       <c r="C12" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="271"/>
       <c r="E12" s="271"/>
       <c r="F12" s="271"/>
       <c r="G12" s="271"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C13" s="270" t="s">
         <v>100</v>
       </c>
       <c r="D13" s="270"/>
       <c r="E13" s="270"/>
       <c r="F13" s="270"/>
       <c r="G13" s="270"/>
     </row>
     <row r="14" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C14" s="231"/>
       <c r="D14" s="231"/>
       <c r="E14" s="3"/>
       <c r="F14" s="231"/>
       <c r="G14" s="231"/>
     </row>
     <row r="17" spans="3:10" x14ac:dyDescent="0.2">
-      <c r="C17" s="260" t="s">
+      <c r="C17" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="248"/>
       <c r="F17" s="248">
         <v>2025</v>
       </c>
       <c r="G17" s="248"/>
       <c r="H17" s="229"/>
       <c r="I17" s="229"/>
       <c r="J17" s="229"/>
     </row>
     <row r="18" spans="3:10" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C18" s="261"/>
+      <c r="C18" s="265"/>
       <c r="D18" s="11"/>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="229"/>
       <c r="I18" s="229"/>
       <c r="J18" s="229"/>
     </row>
     <row r="19" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C19" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D19" s="13"/>
-      <c r="E19" s="289">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="E19" s="240">
+        <v>5.7562114671343663</v>
+      </c>
+      <c r="F19" s="241">
+        <v>4.7424748291512335</v>
+      </c>
+      <c r="G19" s="241">
+        <v>2.0893473717082034</v>
       </c>
       <c r="H19" s="229"/>
       <c r="I19" s="229"/>
       <c r="J19" s="229"/>
     </row>
     <row r="20" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C20" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="13"/>
-      <c r="E20" s="289">
-[...6 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="E20" s="240">
+        <v>5.9067460786399124</v>
+      </c>
+      <c r="F20" s="241">
+        <v>5.7642677377532605</v>
+      </c>
+      <c r="G20" s="241">
+        <v>2.2433058324778394</v>
       </c>
       <c r="H20" s="229"/>
       <c r="I20" s="229"/>
       <c r="J20" s="229"/>
     </row>
     <row r="21" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C21" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="13"/>
-      <c r="E21" s="289">
-[...6 lines deleted...]
-        <v>2.7</v>
+      <c r="E21" s="240">
+        <v>6.0189283702591059</v>
+      </c>
+      <c r="F21" s="241">
+        <v>5.1960602806679752</v>
+      </c>
+      <c r="G21" s="241">
+        <v>2.6970912535010814</v>
       </c>
       <c r="H21" s="229"/>
       <c r="I21" s="229"/>
       <c r="J21" s="229"/>
     </row>
     <row r="22" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D22" s="13"/>
-      <c r="E22" s="289">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="E22" s="240">
+        <v>6.3294404435663756</v>
+      </c>
+      <c r="F22" s="241">
+        <v>6.2213702696017812</v>
+      </c>
+      <c r="G22" s="241">
+        <v>2.9607339449541286</v>
       </c>
       <c r="H22" s="229"/>
       <c r="I22" s="229"/>
       <c r="J22" s="229"/>
     </row>
     <row r="23" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C23" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D23" s="13"/>
-      <c r="E23" s="289">
-[...6 lines deleted...]
-        <v>2.2999999999999998</v>
+      <c r="E23" s="240">
+        <v>5.1963431095839985</v>
+      </c>
+      <c r="F23" s="241">
+        <v>5.509956008335263</v>
+      </c>
+      <c r="G23" s="241">
+        <v>2.2906472191349097</v>
       </c>
       <c r="H23" s="229"/>
       <c r="I23" s="229"/>
       <c r="J23" s="229"/>
     </row>
     <row r="24" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C24" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D24" s="13"/>
-      <c r="E24" s="289">
-[...6 lines deleted...]
-        <v>1.9</v>
+      <c r="E24" s="240">
+        <v>5.5576829439387314</v>
+      </c>
+      <c r="F24" s="241">
+        <v>4.9586034097717739</v>
+      </c>
+      <c r="G24" s="241">
+        <v>1.9240306744069375</v>
       </c>
       <c r="H24" s="229"/>
       <c r="I24" s="229"/>
       <c r="J24" s="229"/>
     </row>
     <row r="25" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C25" s="13" t="s">
         <v>6</v>
       </c>
       <c r="D25" s="13"/>
-      <c r="E25" s="289">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="E25" s="240">
+        <v>5.5146954483885535</v>
+      </c>
+      <c r="F25" s="241">
+        <v>5.6688097054229774</v>
+      </c>
+      <c r="G25" s="241">
+        <v>1.9891138944164812</v>
       </c>
       <c r="H25" s="229"/>
       <c r="I25" s="229"/>
       <c r="J25" s="229"/>
     </row>
     <row r="26" spans="3:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="13"/>
-      <c r="E26" s="289">
-[...6 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="E26" s="240">
+        <v>5.7036295715537522</v>
+      </c>
+      <c r="F26" s="241">
+        <v>4.777145566619251</v>
+      </c>
+      <c r="G26" s="241">
+        <v>2.9960909290715563</v>
       </c>
       <c r="H26" s="229"/>
       <c r="I26" s="229"/>
       <c r="J26" s="229"/>
     </row>
     <row r="27" spans="3:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="13"/>
-      <c r="E27" s="289">
-[...6 lines deleted...]
-        <v>2.4</v>
+      <c r="E27" s="240">
+        <v>6.4064608847788049</v>
+      </c>
+      <c r="F27" s="241">
+        <v>5.1397498640565527</v>
+      </c>
+      <c r="G27" s="241">
+        <v>2.4135059962433174</v>
       </c>
       <c r="H27" s="229"/>
       <c r="I27" s="229"/>
       <c r="J27" s="229"/>
     </row>
     <row r="28" spans="3:10" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="209"/>
-      <c r="E28" s="291">
-[...6 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="E28" s="239">
+        <v>5.7704256622988259</v>
+      </c>
+      <c r="F28" s="239">
+        <v>5.2521698932035168</v>
+      </c>
+      <c r="G28" s="239">
+        <v>2.2824938098463048</v>
       </c>
       <c r="H28" s="229"/>
       <c r="I28" s="229"/>
       <c r="J28" s="229"/>
     </row>
     <row r="29" spans="3:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C29" s="21" t="s">
         <v>14</v>
       </c>
       <c r="D29" s="21"/>
-      <c r="E29" s="292" t="s">
-[...6 lines deleted...]
-        <v>101</v>
+      <c r="E29" s="246">
+        <v>5.1100000000000003</v>
+      </c>
+      <c r="F29" s="246">
+        <v>4.7</v>
+      </c>
+      <c r="G29" s="246">
+        <v>3.04</v>
       </c>
       <c r="H29" s="229"/>
       <c r="I29" s="229"/>
       <c r="J29" s="229"/>
     </row>
     <row r="30" spans="3:10" x14ac:dyDescent="0.2">
       <c r="C30" s="232" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="G30" s="232"/>
+        <v>98</v>
+      </c>
+      <c r="D30" s="231"/>
+      <c r="E30" s="231"/>
+      <c r="F30" s="231"/>
+      <c r="G30" s="229"/>
       <c r="H30" s="229"/>
       <c r="I30" s="229"/>
       <c r="J30" s="229"/>
     </row>
-    <row r="31" spans="3:10" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="J31" s="229"/>
+    <row r="55" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="C55" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" s="63"/>
+      <c r="E55" s="63"/>
+      <c r="F55" s="63"/>
+      <c r="G55" s="63"/>
+      <c r="H55" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="C12:G12"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="C17:C18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="C9:I30"/>
+  <dimension ref="C9:I58"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="16.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C9" s="270" t="s">
         <v>81</v>
       </c>
       <c r="D9" s="271"/>
       <c r="E9" s="271"/>
       <c r="F9" s="271"/>
       <c r="G9" s="271"/>
     </row>
     <row r="10" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C10" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="271"/>
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C11" s="270" t="s">
         <v>93</v>
       </c>
       <c r="D11" s="270"/>
       <c r="E11" s="270"/>
       <c r="F11" s="270"/>
       <c r="G11" s="270"/>
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="231"/>
       <c r="D12" s="231"/>
       <c r="E12" s="3"/>
       <c r="F12" s="231"/>
       <c r="G12" s="231"/>
     </row>
     <row r="14" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C14" s="260" t="s">
+      <c r="C14" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="230"/>
       <c r="F14" s="230">
         <v>2024</v>
       </c>
       <c r="G14" s="230"/>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="261"/>
+      <c r="C15" s="265"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="240">
         <v>5.645271714082206</v>
       </c>
       <c r="F16" s="241">
         <v>5.0156258111405281</v>
       </c>
       <c r="G16" s="241">
         <v>1.8778120896405432</v>
       </c>
@@ -16209,130 +16226,140 @@
         <v>3.06</v>
       </c>
     </row>
     <row r="27" spans="3:9" x14ac:dyDescent="0.2">
       <c r="C27" s="232" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="232"/>
       <c r="E27" s="232"/>
       <c r="F27" s="232"/>
       <c r="G27" s="232"/>
       <c r="H27" s="229"/>
     </row>
     <row r="28" spans="3:9" x14ac:dyDescent="0.2">
       <c r="C28" s="232" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="231"/>
       <c r="E28" s="231"/>
       <c r="F28" s="231"/>
     </row>
     <row r="30" spans="3:9" x14ac:dyDescent="0.2">
       <c r="I30" s="217" t="s">
         <v>31</v>
       </c>
+    </row>
+    <row r="58" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="C58" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="D58" s="63"/>
+      <c r="E58" s="63"/>
+      <c r="F58" s="63"/>
+      <c r="G58" s="63"/>
+      <c r="H58" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C11:G11"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="C9:G9"/>
     <mergeCell ref="C10:G10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I30" location="Índice!A1" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B9:I51"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="C27" sqref="C27"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="C51" sqref="C51:H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="18.28515625" customWidth="1"/>
     <col min="5" max="5" width="15" customWidth="1"/>
     <col min="6" max="6" width="14.140625" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="270" t="s">
         <v>81</v>
       </c>
       <c r="D9" s="271"/>
       <c r="E9" s="271"/>
       <c r="F9" s="271"/>
       <c r="G9" s="271"/>
     </row>
     <row r="10" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="271"/>
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C11" s="270" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="270"/>
       <c r="E11" s="270"/>
       <c r="F11" s="270"/>
       <c r="G11" s="270"/>
     </row>
     <row r="12" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C13" s="260" t="s">
+      <c r="C13" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="225"/>
       <c r="F13" s="225">
         <v>2023</v>
       </c>
       <c r="G13" s="225"/>
     </row>
     <row r="14" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C14" s="261"/>
+      <c r="C14" s="265"/>
       <c r="D14" s="11"/>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="211">
         <v>5.7</v>
       </c>
       <c r="F15" s="212">
         <v>4.7</v>
       </c>
       <c r="G15" s="212">
         <v>1.8</v>
       </c>
@@ -16584,62 +16611,62 @@
       <c r="C10" s="270" t="s">
         <v>68</v>
       </c>
       <c r="D10" s="271"/>
       <c r="E10" s="271"/>
       <c r="F10" s="271"/>
       <c r="G10" s="271"/>
     </row>
     <row r="11" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C11" s="270" t="s">
         <v>88</v>
       </c>
       <c r="D11" s="270"/>
       <c r="E11" s="270"/>
       <c r="F11" s="270"/>
       <c r="G11" s="270"/>
     </row>
     <row r="12" spans="3:7" x14ac:dyDescent="0.2">
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="3"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
     </row>
     <row r="13" spans="3:7" x14ac:dyDescent="0.2">
-      <c r="C13" s="260" t="s">
+      <c r="C13" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="272">
         <v>2022</v>
       </c>
       <c r="F13" s="272"/>
       <c r="G13" s="272"/>
     </row>
     <row r="14" spans="3:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C14" s="261"/>
+      <c r="C14" s="265"/>
       <c r="D14" s="11"/>
       <c r="E14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="211">
         <v>6.16459144138451</v>
       </c>
       <c r="F15" s="212">
         <v>5.4058563507678157</v>
       </c>
       <c r="G15" s="212">
         <v>2.2337912803901858</v>
       </c>
@@ -16970,62 +16997,62 @@
         <v>87</v>
       </c>
       <c r="D10" s="270"/>
       <c r="E10" s="270"/>
       <c r="F10" s="270"/>
       <c r="G10" s="270"/>
     </row>
     <row r="11" spans="3:18" x14ac:dyDescent="0.2">
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="I11" s="64"/>
       <c r="J11" s="64"/>
       <c r="K11" s="64"/>
       <c r="L11" s="64"/>
       <c r="M11" s="64"/>
       <c r="N11" s="64"/>
       <c r="O11" s="64"/>
       <c r="P11" s="64"/>
       <c r="Q11" s="64"/>
       <c r="R11" s="64"/>
     </row>
     <row r="12" spans="3:18" x14ac:dyDescent="0.2">
-      <c r="C12" s="260" t="s">
+      <c r="C12" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="272">
         <v>2021</v>
       </c>
       <c r="F12" s="272"/>
       <c r="G12" s="272"/>
     </row>
     <row r="13" spans="3:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C13" s="261"/>
+      <c r="C13" s="265"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="64"/>
       <c r="J13" s="64"/>
       <c r="K13" s="64"/>
       <c r="L13" s="64"/>
       <c r="M13" s="64"/>
       <c r="N13" s="64"/>
       <c r="O13" s="64"/>
       <c r="P13" s="64"/>
       <c r="Q13" s="64"/>
       <c r="R13" s="64"/>
     </row>
     <row r="14" spans="3:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="13" t="s">
         <v>0</v>
       </c>
@@ -17636,70 +17663,70 @@
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="3"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="I11" s="110"/>
       <c r="J11" s="113"/>
       <c r="K11" s="113"/>
       <c r="L11" s="112"/>
       <c r="M11" s="180"/>
       <c r="N11" s="180"/>
       <c r="O11" s="180"/>
       <c r="P11" s="109"/>
       <c r="Q11" s="64"/>
       <c r="R11" s="64"/>
       <c r="S11" s="64"/>
       <c r="T11" s="64"/>
       <c r="U11" s="64"/>
       <c r="V11" s="64"/>
       <c r="W11" s="64"/>
       <c r="X11" s="64"/>
       <c r="Y11" s="64"/>
       <c r="Z11" s="64"/>
     </row>
     <row r="12" spans="3:26" ht="15" x14ac:dyDescent="0.2">
-      <c r="C12" s="260" t="s">
+      <c r="C12" s="264" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="276">
         <v>2020</v>
       </c>
       <c r="F12" s="276"/>
       <c r="G12" s="276"/>
       <c r="I12" s="110"/>
       <c r="J12" s="113"/>
       <c r="K12" s="113"/>
       <c r="L12" s="112"/>
       <c r="M12" s="180"/>
       <c r="N12" s="180"/>
       <c r="O12" s="109"/>
       <c r="P12" s="180"/>
     </row>
     <row r="13" spans="3:26" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C13" s="261"/>
+      <c r="C13" s="265"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I13" s="114"/>
       <c r="J13" s="113"/>
       <c r="K13" s="113"/>
       <c r="L13" s="112"/>
       <c r="M13" s="180"/>
       <c r="N13" s="180"/>
       <c r="O13" s="109"/>
       <c r="P13" s="109"/>
       <c r="Q13" s="64"/>
       <c r="R13" s="64"/>
       <c r="S13" s="64"/>
       <c r="T13" s="64"/>
       <c r="U13" s="64"/>
       <c r="V13" s="64"/>
       <c r="W13" s="64"/>