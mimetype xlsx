--- v0 (2026-07-16)
+++ v1 (2026-08-28)
@@ -158,51 +158,51 @@
   <c r="E27" i="23"/>
   <c r="D27" i="23"/>
   <c r="C27" i="23"/>
   <c r="L27" i="23" l="1"/>
   <c r="L28" i="22"/>
   <c r="I15" i="6" l="1"/>
   <c r="I16" i="6"/>
   <c r="I24" i="6" s="1"/>
   <c r="I17" i="6"/>
   <c r="I18" i="6"/>
   <c r="I19" i="6"/>
   <c r="I20" i="6"/>
   <c r="I21" i="6"/>
   <c r="I22" i="6"/>
   <c r="I23" i="6"/>
   <c r="H24" i="6"/>
   <c r="G24" i="6"/>
   <c r="F24" i="6"/>
   <c r="E24" i="6"/>
   <c r="D24" i="6"/>
   <c r="C24" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="606" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="127">
   <si>
     <t xml:space="preserve">NÚMERO CONSULTAS ATENCIÓN PRIMARIA SEGÚN ÁREA DE SALUD, </t>
   </si>
   <si>
     <t xml:space="preserve">TIPO DE PROFESIONAL Y LUGAR DE ASISTENCIA </t>
   </si>
   <si>
     <t>Notas Metodológicas</t>
   </si>
   <si>
     <t xml:space="preserve"> CONSULTAS ATENCIÓN PRIMARIA SEGÚN ÁREA DE SALUD, TIPO DE PROFESIONAL Y LUGAR DE ASISTENCIA</t>
   </si>
   <si>
     <t>Variables:</t>
   </si>
   <si>
     <t xml:space="preserve">          Medicina de familia.- Se refiere al número de efectivos o puestos reales asistenciales, o cupos, que hay en cada Área de Salud respecto a este tipo de profesional. Es decir, el número de profesionales en plazas de Medicina de Familia (por tanto con un cupo de población asignada). No se incluyen plazas destinadas exclusivamente a la atención de "Urgencias" en ninguna de sus modalidades, ni profesionales de refuerzo, ni otra situación distinta a  las mencionadas (como  personal directivo u otros).</t>
   </si>
   <si>
     <t>Métodos:</t>
   </si>
   <si>
     <t>Fuentes de información:</t>
   </si>
   <si>
@@ -577,53 +577,50 @@
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2022.</t>
   </si>
   <si>
     <t>Año 2022</t>
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2023.</t>
   </si>
   <si>
     <t>ACTIVIDAD ORDINARIA
 2023</t>
   </si>
   <si>
     <t>Año 2023</t>
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2024.</t>
   </si>
   <si>
     <t>ACTIVIDAD ORDINARIA
 2024</t>
   </si>
   <si>
-    <t>N.D.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  Fuentes</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: SIAP- Servicio de Planificación y Financiación Sanitaria. Consejería de Salud. Portal Estadístico-MSCBS.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
@@ -681,53 +678,50 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fuente</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: Servicio de Planificación y Financiación Sanitaria de la Consejería de Salud. Elaborado a partir de datos proporcionados por el SMS</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> realizadas por estos profesionales al no estar disponible dicha información.</t>
   </si>
   <si>
     <t>Datos nacionales del Ministerio de Sanidad,</t>
   </si>
   <si>
     <t>Datos nacionales del Ministerio de Sanidad</t>
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>N.D.: Datos no disponibles en el momento de la publicación.</t>
   </si>
   <si>
     <t>REGIÓN DE MURCIA 2007- 2025.</t>
   </si>
   <si>
     <t>Año 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-1010C0A]#,##0"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1905,73 +1899,73 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="11" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -4075,157 +4069,157 @@
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>2965395</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>3189944</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>3616317</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="350413824"/>
-        <c:axId val="350412256"/>
+        <c:axId val="303708640"/>
+        <c:axId val="303360840"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="350413824"/>
+        <c:axId val="303708640"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="350412256"/>
+        <c:crossAx val="303360840"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="350412256"/>
+        <c:axId val="303360840"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="350413824"/>
+        <c:crossAx val="303708640"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.29616627977526783"/>
           <c:y val="0.87877290451169687"/>
           <c:w val="0.37319650100704499"/>
           <c:h val="0.1196124364712037"/>
@@ -5534,55 +5528,55 @@
                 <c:pt idx="16">
                   <c:v>2515582</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2737525</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>3045680</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="t"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="350409512"/>
-        <c:axId val="350414216"/>
+        <c:axId val="351978520"/>
+        <c:axId val="351978904"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="350409512"/>
+        <c:axId val="351978520"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
@@ -5595,102 +5589,102 @@
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="all" spc="120" normalizeH="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="350414216"/>
+        <c:crossAx val="351978904"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="350414216"/>
+        <c:axId val="351978904"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="es-ES"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="350409512"/>
+        <c:crossAx val="351978520"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.30057827607007309"/>
           <c:y val="0.91877856440459926"/>
           <c:w val="0.40983125676811943"/>
           <c:h val="8.086671997784485E-2"/>
@@ -10059,52 +10053,52 @@
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Índice"/>
       <sheetName val="Notas"/>
       <sheetName val="Evolución"/>
       <sheetName val="2020"/>
       <sheetName val="2019"/>
       <sheetName val="2018"/>
       <sheetName val=" 2017"/>
       <sheetName val=" 2016"/>
       <sheetName val=" 2015"/>
       <sheetName val=" 2014"/>
       <sheetName val=" 2013"/>
       <sheetName val=" 2012"/>
       <sheetName val=" 2011"/>
       <sheetName val=" 2010"/>
       <sheetName val=" 2009"/>
       <sheetName val=" 2008"/>
       <sheetName val=" 2007"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
-      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="84">
           <cell r="J84" t="str">
             <v>MEDICINA DE
  FAMILIA</v>
           </cell>
           <cell r="K84" t="str">
             <v>PEDIATRÍA</v>
           </cell>
           <cell r="L84" t="str">
             <v>ENFERMERÍA</v>
           </cell>
         </row>
         <row r="85">
           <cell r="I85">
             <v>2007</v>
           </cell>
           <cell r="J85">
             <v>6707563</v>
           </cell>
           <cell r="K85">
             <v>1209443</v>
           </cell>
           <cell r="L85">
             <v>4039074</v>
@@ -10341,91 +10335,91 @@
           <cell r="J102">
             <v>7669151</v>
           </cell>
           <cell r="K102">
             <v>1151178</v>
           </cell>
           <cell r="L102">
             <v>3189944</v>
           </cell>
         </row>
         <row r="103">
           <cell r="I103">
             <v>2025</v>
           </cell>
           <cell r="J103">
             <v>7919211</v>
           </cell>
           <cell r="K103">
             <v>1113418</v>
           </cell>
           <cell r="L103">
             <v>3616317</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="3" refreshError="1"/>
-[...12 lines deleted...]
-      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Índice"/>
       <sheetName val="Notas"/>
       <sheetName val="Act. Ord 2018"/>
       <sheetName val="Act. Ord 2017"/>
       <sheetName val="Act. Ord 2016"/>
       <sheetName val="Act. Ord 2015"/>
       <sheetName val="Act. Ord 2014"/>
       <sheetName val="Act. Ord 2013"/>
       <sheetName val="Act. Ord 2012"/>
       <sheetName val="Act. Ord 2011"/>
       <sheetName val="Act. Ord 2010"/>
       <sheetName val="Act. Ord 2009"/>
       <sheetName val="Act.Ord 2008"/>
       <sheetName val="Act. Ord 2007"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
-      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="180">
           <cell r="Q180" t="str">
             <v>MEDICINA DE FAMILIA</v>
           </cell>
           <cell r="R180" t="str">
             <v>PEDIATRÍA</v>
           </cell>
           <cell r="S180" t="str">
             <v>ENFERMERÍA</v>
           </cell>
         </row>
         <row r="181">
           <cell r="P181">
             <v>2007</v>
           </cell>
           <cell r="Q181">
             <v>6671643</v>
           </cell>
           <cell r="R181">
             <v>1209183</v>
           </cell>
           <cell r="S181">
             <v>3654293</v>
           </cell>
@@ -10661,61 +10655,61 @@
           <cell r="Q198">
             <v>6304571</v>
           </cell>
           <cell r="R198">
             <v>975240</v>
           </cell>
           <cell r="S198">
             <v>2737525</v>
           </cell>
         </row>
         <row r="199">
           <cell r="P199">
             <v>2025</v>
           </cell>
           <cell r="Q199">
             <v>6526021</v>
           </cell>
           <cell r="R199">
             <v>951330</v>
           </cell>
           <cell r="S199">
             <v>3045680</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="3" refreshError="1"/>
-[...9 lines deleted...]
-      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -11031,51 +11025,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B3:J36"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+      <selection activeCell="G4" sqref="G4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="1"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
@@ -11095,51 +11089,51 @@
       </c>
       <c r="C11" s="274"/>
       <c r="D11" s="274"/>
       <c r="E11" s="274"/>
       <c r="F11" s="274"/>
       <c r="G11" s="274"/>
       <c r="H11" s="274"/>
       <c r="I11" s="274"/>
       <c r="J11" s="274"/>
     </row>
     <row r="12" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="274" t="s">
         <v>93</v>
       </c>
       <c r="C12" s="274"/>
       <c r="D12" s="274"/>
       <c r="E12" s="274"/>
       <c r="F12" s="274"/>
       <c r="G12" s="274"/>
       <c r="H12" s="274"/>
       <c r="I12" s="274"/>
       <c r="J12" s="274"/>
     </row>
     <row r="13" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="274" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C13" s="274"/>
       <c r="D13" s="274"/>
       <c r="E13" s="274"/>
       <c r="F13" s="274"/>
       <c r="G13" s="274"/>
       <c r="H13" s="274"/>
       <c r="I13" s="274"/>
       <c r="J13" s="274"/>
     </row>
     <row r="14" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="73"/>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
       <c r="G14" s="73"/>
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73"/>
     </row>
     <row r="15" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="6"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
@@ -11183,54 +11177,54 @@
       </c>
       <c r="F18" s="273"/>
       <c r="G18" s="273"/>
       <c r="I18" s="75"/>
     </row>
     <row r="19" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="6"/>
       <c r="C19" s="75"/>
       <c r="D19" s="76"/>
       <c r="E19" s="253"/>
       <c r="F19" s="253"/>
       <c r="G19" s="253"/>
       <c r="H19" s="256"/>
       <c r="I19" s="75"/>
     </row>
     <row r="20" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="6"/>
       <c r="C20" s="75"/>
       <c r="D20" s="255" t="s">
         <v>107</v>
       </c>
       <c r="E20" s="258" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="265" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G20" s="258" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="I20" s="75"/>
     </row>
     <row r="21" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="6"/>
       <c r="C21" s="75"/>
       <c r="D21" s="78"/>
       <c r="E21" s="77"/>
       <c r="F21" s="263"/>
       <c r="G21" s="268"/>
       <c r="H21" s="256"/>
       <c r="I21" s="79"/>
     </row>
     <row r="22" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="6"/>
       <c r="C22" s="75"/>
       <c r="D22" s="77" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="77" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="257" t="s">
         <v>79</v>
       </c>
@@ -11449,63 +11443,63 @@
       <c r="R8" s="56"/>
       <c r="S8" s="55"/>
     </row>
     <row r="9" spans="2:24" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
       <c r="J9" s="295"/>
       <c r="K9" s="295"/>
       <c r="L9" s="295"/>
       <c r="N9" s="56"/>
       <c r="O9" s="56"/>
       <c r="P9" s="56"/>
       <c r="Q9" s="56"/>
       <c r="R9" s="56"/>
       <c r="S9" s="55"/>
     </row>
     <row r="10" spans="2:24" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...8 lines deleted...]
-      <c r="L10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
+      <c r="J10" s="276"/>
+      <c r="K10" s="276"/>
+      <c r="L10" s="276"/>
       <c r="N10" s="56"/>
       <c r="O10" s="56"/>
       <c r="P10" s="56"/>
       <c r="Q10" s="56"/>
       <c r="R10" s="56"/>
       <c r="S10" s="55"/>
     </row>
     <row r="11" spans="2:24" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>80</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
       <c r="J11" s="295"/>
       <c r="K11" s="295"/>
       <c r="L11" s="295"/>
       <c r="M11" s="55"/>
       <c r="N11" s="56"/>
       <c r="O11" s="56"/>
       <c r="P11" s="56"/>
@@ -12118,51 +12112,51 @@
       </c>
       <c r="J25" s="38">
         <v>1025810</v>
       </c>
       <c r="K25" s="105">
         <v>3846759</v>
       </c>
       <c r="L25" s="94">
         <v>366762404</v>
       </c>
       <c r="M25" s="85"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
       <c r="R25" s="55"/>
       <c r="S25" s="55"/>
       <c r="T25" s="55"/>
       <c r="U25" s="55"/>
       <c r="V25" s="55"/>
       <c r="W25" s="55"/>
       <c r="X25" s="55"/>
     </row>
     <row r="26" spans="1:82" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="86"/>
       <c r="J26" s="86"/>
       <c r="K26" s="86"/>
       <c r="L26" s="86"/>
       <c r="M26" s="55"/>
       <c r="N26" s="55"/>
       <c r="O26" s="55"/>
       <c r="P26" s="55"/>
       <c r="Q26" s="55"/>
       <c r="R26" s="55"/>
       <c r="S26" s="55"/>
       <c r="T26" s="55"/>
       <c r="U26" s="55"/>
       <c r="V26" s="55"/>
       <c r="W26" s="55"/>
       <c r="X26" s="55"/>
     </row>
     <row r="27" spans="1:82" x14ac:dyDescent="0.2">
@@ -14703,60 +14697,60 @@
   <cols>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="9" width="14.7109375" customWidth="1"/>
     <col min="14" max="15" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:24" x14ac:dyDescent="0.2">
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
     </row>
     <row r="9" spans="2:24" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:24" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:24" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
       <c r="M11" s="55"/>
       <c r="N11" s="56"/>
       <c r="O11" s="56"/>
       <c r="P11" s="56"/>
       <c r="Q11" s="56"/>
       <c r="R11" s="56"/>
       <c r="S11" s="56"/>
       <c r="T11" s="56"/>
       <c r="U11" s="56"/>
       <c r="V11" s="55"/>
       <c r="W11" s="55"/>
       <c r="X11" s="55"/>
     </row>
@@ -15257,51 +15251,51 @@
       <c r="G25" s="88">
         <v>40187</v>
       </c>
       <c r="H25" s="105">
         <v>9745611</v>
       </c>
       <c r="I25" s="118">
         <v>364098667</v>
       </c>
       <c r="J25" s="31"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
       <c r="R25" s="55"/>
       <c r="S25" s="55"/>
       <c r="T25" s="55"/>
       <c r="U25" s="55"/>
       <c r="V25" s="55"/>
       <c r="W25" s="55"/>
       <c r="X25" s="55"/>
     </row>
     <row r="26" spans="1:82" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="M26" s="55"/>
       <c r="N26" s="55"/>
       <c r="O26" s="55"/>
       <c r="P26" s="55"/>
       <c r="Q26" s="55"/>
       <c r="R26" s="55"/>
       <c r="S26" s="55"/>
       <c r="T26" s="55"/>
       <c r="U26" s="55"/>
       <c r="V26" s="55"/>
       <c r="W26" s="55"/>
       <c r="X26" s="55"/>
     </row>
     <row r="27" spans="1:82" x14ac:dyDescent="0.2">
       <c r="B27" s="16" t="s">
         <v>60</v>
       </c>
@@ -15329,51 +15323,51 @@
       <c r="B28" s="266" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="266"/>
       <c r="D28" s="266"/>
       <c r="E28" s="266"/>
       <c r="F28" s="266"/>
       <c r="G28" s="266"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
       <c r="M28" s="55"/>
       <c r="N28" s="55"/>
       <c r="O28" s="55"/>
       <c r="P28" s="55"/>
       <c r="Q28" s="55"/>
       <c r="R28" s="55"/>
       <c r="S28" s="55"/>
       <c r="T28" s="55"/>
       <c r="U28" s="55"/>
       <c r="V28" s="55"/>
       <c r="W28" s="55"/>
       <c r="X28" s="55"/>
     </row>
     <row r="29" spans="1:82" x14ac:dyDescent="0.2">
       <c r="B29" s="266" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:82" x14ac:dyDescent="0.2">
       <c r="B30" s="30"/>
       <c r="C30" s="70"/>
       <c r="D30" s="70"/>
       <c r="E30" s="70"/>
       <c r="F30" s="70"/>
       <c r="G30" s="70"/>
     </row>
     <row r="31" spans="1:82" s="69" customFormat="1" x14ac:dyDescent="0.2">
       <c r="H31" s="70"/>
       <c r="I31" s="70"/>
     </row>
     <row r="32" spans="1:82" s="69" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="55"/>
       <c r="B32" s="55"/>
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
       <c r="E32" s="59"/>
       <c r="F32" s="59"/>
       <c r="G32" s="59"/>
@@ -17829,60 +17823,60 @@
   <dimension ref="B9:J41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="9" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:10" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:10" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:10" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
@@ -18193,51 +18187,51 @@
       <c r="C25" s="38">
         <v>196849675</v>
       </c>
       <c r="D25" s="38">
         <v>32294850</v>
       </c>
       <c r="E25" s="105">
         <v>122382219</v>
       </c>
       <c r="F25" s="38">
         <v>3381725</v>
       </c>
       <c r="G25" s="88">
         <v>23240</v>
       </c>
       <c r="H25" s="105">
         <v>9518815</v>
       </c>
       <c r="I25" s="118">
         <v>364450524</v>
       </c>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B27" s="16" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.2">
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
@@ -18365,60 +18359,60 @@
   <dimension ref="B9:J41"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="9" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:9" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:9" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:9" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
@@ -18727,51 +18721,51 @@
       <c r="C25" s="38">
         <v>202412511</v>
       </c>
       <c r="D25" s="38">
         <v>33539513</v>
       </c>
       <c r="E25" s="105">
         <v>122899763</v>
       </c>
       <c r="F25" s="38">
         <v>3267484</v>
       </c>
       <c r="G25" s="88">
         <v>30212</v>
       </c>
       <c r="H25" s="105">
         <v>9470077</v>
       </c>
       <c r="I25" s="118">
         <v>371619560</v>
       </c>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B27" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.2">
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
@@ -18899,60 +18893,60 @@
   <dimension ref="B9:I29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="9" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:9" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:9" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:9" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
@@ -19260,51 +19254,51 @@
       </c>
       <c r="C25" s="38">
         <v>204469389</v>
       </c>
       <c r="D25" s="38">
         <v>33399103</v>
       </c>
       <c r="E25" s="105">
         <v>122057991</v>
       </c>
       <c r="F25" s="38">
         <v>3343507</v>
       </c>
       <c r="G25" s="38">
         <v>32484</v>
       </c>
       <c r="H25" s="105">
         <v>9931359</v>
       </c>
       <c r="I25" s="118">
         <v>373233833</v>
       </c>
     </row>
     <row r="26" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
     <row r="27" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
     <row r="28" spans="2:9" x14ac:dyDescent="0.2">
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
@@ -19345,60 +19339,60 @@
   <dimension ref="B9:J29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="9" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:9" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:9" ht="15" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:9" ht="15" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
       <c r="I12" s="10"/>
     </row>
     <row r="13" spans="2:9" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
@@ -19707,51 +19701,51 @@
       <c r="C25" s="38">
         <v>203273707</v>
       </c>
       <c r="D25" s="38">
         <v>32963832</v>
       </c>
       <c r="E25" s="105">
         <v>120786910</v>
       </c>
       <c r="F25" s="38">
         <v>3502076</v>
       </c>
       <c r="G25" s="88">
         <v>66563</v>
       </c>
       <c r="H25" s="105">
         <v>10428055</v>
       </c>
       <c r="I25" s="118">
         <v>371021143</v>
       </c>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.2">
       <c r="C28" s="15"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
@@ -19815,60 +19809,60 @@
     <row r="5" spans="2:10" x14ac:dyDescent="0.2">
       <c r="D5" s="307"/>
       <c r="E5" s="307"/>
       <c r="F5" s="307"/>
       <c r="G5" s="307"/>
       <c r="H5" s="307"/>
       <c r="I5" s="307"/>
       <c r="J5" s="307"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
       <c r="E7" s="11"/>
     </row>
     <row r="9" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>42</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
     </row>
     <row r="13" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>43</v>
@@ -20179,51 +20173,51 @@
       </c>
       <c r="C25" s="124">
         <v>207495917</v>
       </c>
       <c r="D25" s="124">
         <v>32919214</v>
       </c>
       <c r="E25" s="127">
         <v>121687922</v>
       </c>
       <c r="F25" s="124">
         <v>2906284</v>
       </c>
       <c r="G25" s="124">
         <v>13383</v>
       </c>
       <c r="H25" s="127">
         <v>10028330</v>
       </c>
       <c r="I25" s="118">
         <v>375051050</v>
       </c>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B26" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="16"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B27" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="15"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="16"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.2">
       <c r="C28" s="15"/>
@@ -20302,60 +20296,60 @@
     <row r="5" spans="2:10" x14ac:dyDescent="0.2">
       <c r="D5" s="307"/>
       <c r="E5" s="307"/>
       <c r="F5" s="307"/>
       <c r="G5" s="307"/>
       <c r="H5" s="307"/>
       <c r="I5" s="307"/>
       <c r="J5" s="307"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
       <c r="E7" s="11"/>
     </row>
     <row r="9" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
     </row>
     <row r="13" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>10</v>
@@ -20774,60 +20768,60 @@
     <col min="3" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="6" width="14.7109375" style="10" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="16.140625" style="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="10" bestFit="1"/>
     <col min="11" max="16384" width="13.7109375" style="10"/>
   </cols>
   <sheetData>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
       <c r="E7" s="11"/>
     </row>
     <row r="9" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
     </row>
     <row r="13" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>31</v>
@@ -21262,60 +21256,60 @@
   <cols>
     <col min="1" max="1" width="11.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="25" style="10" customWidth="1"/>
     <col min="3" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="6" width="14.7109375" style="10" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="14.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="10" bestFit="1"/>
     <col min="11" max="16384" width="13.7109375" style="10"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="295" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="295"/>
       <c r="D11" s="295"/>
       <c r="E11" s="295"/>
       <c r="F11" s="295"/>
       <c r="G11" s="295"/>
       <c r="H11" s="295"/>
       <c r="I11" s="295"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="302"/>
       <c r="C12" s="303"/>
       <c r="D12" s="303"/>
       <c r="E12" s="303"/>
       <c r="F12" s="303"/>
       <c r="G12" s="303"/>
       <c r="H12" s="303"/>
     </row>
     <row r="13" spans="2:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>33</v>
@@ -21732,391 +21726,391 @@
     <col min="8" max="16384" width="11.42578125" style="45"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B5" s="41"/>
       <c r="C5" s="42"/>
       <c r="D5" s="43"/>
       <c r="E5" s="43"/>
       <c r="F5" s="43"/>
       <c r="G5" s="43"/>
       <c r="H5" s="44"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B6" s="41"/>
       <c r="C6" s="42"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="44"/>
     </row>
     <row r="7" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="41"/>
       <c r="C7" s="42"/>
       <c r="D7" s="43"/>
-      <c r="E7" s="281"/>
-[...5 lines deleted...]
-      <c r="K7" s="281"/>
+      <c r="E7" s="276"/>
+      <c r="F7" s="276"/>
+      <c r="G7" s="276"/>
+      <c r="H7" s="276"/>
+      <c r="I7" s="276"/>
+      <c r="J7" s="276"/>
+      <c r="K7" s="276"/>
     </row>
     <row r="8" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="41"/>
       <c r="C8" s="42"/>
       <c r="D8" s="43"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
     </row>
     <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="282" t="s">
+      <c r="B9" s="277" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="282"/>
-[...6 lines deleted...]
-      <c r="J9" s="282"/>
+      <c r="C9" s="277"/>
+      <c r="D9" s="277"/>
+      <c r="E9" s="277"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="277"/>
+      <c r="H9" s="277"/>
+      <c r="I9" s="277"/>
+      <c r="J9" s="277"/>
       <c r="K9" s="40"/>
     </row>
     <row r="10" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K10" s="40"/>
     </row>
     <row r="11" spans="2:11" s="46" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="277" t="s">
+      <c r="B11" s="278" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="277"/>
-[...6 lines deleted...]
-      <c r="J11" s="277"/>
+      <c r="C11" s="278"/>
+      <c r="D11" s="278"/>
+      <c r="E11" s="278"/>
+      <c r="F11" s="278"/>
+      <c r="G11" s="278"/>
+      <c r="H11" s="278"/>
+      <c r="I11" s="278"/>
+      <c r="J11" s="278"/>
     </row>
     <row r="12" spans="2:11" s="46" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="283" t="s">
+      <c r="B12" s="279" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="283"/>
-[...3 lines deleted...]
-      <c r="G12" s="283"/>
+      <c r="C12" s="279"/>
+      <c r="D12" s="279"/>
+      <c r="E12" s="279"/>
+      <c r="F12" s="279"/>
+      <c r="G12" s="279"/>
       <c r="H12" s="47"/>
     </row>
     <row r="13" spans="2:11" s="46" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="277" t="s">
+      <c r="B13" s="278" t="s">
         <v>103</v>
       </c>
-      <c r="C13" s="277"/>
-[...6 lines deleted...]
-      <c r="J13" s="277"/>
+      <c r="C13" s="278"/>
+      <c r="D13" s="278"/>
+      <c r="E13" s="278"/>
+      <c r="F13" s="278"/>
+      <c r="G13" s="278"/>
+      <c r="H13" s="278"/>
+      <c r="I13" s="278"/>
+      <c r="J13" s="278"/>
     </row>
     <row r="14" spans="2:11" s="46" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="277" t="s">
+      <c r="B14" s="278" t="s">
         <v>56</v>
       </c>
-      <c r="C14" s="277"/>
-[...6 lines deleted...]
-      <c r="J14" s="277"/>
+      <c r="C14" s="278"/>
+      <c r="D14" s="278"/>
+      <c r="E14" s="278"/>
+      <c r="F14" s="278"/>
+      <c r="G14" s="278"/>
+      <c r="H14" s="278"/>
+      <c r="I14" s="278"/>
+      <c r="J14" s="278"/>
     </row>
     <row r="15" spans="2:11" s="46" customFormat="1" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="277" t="s">
+      <c r="B15" s="278" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="277"/>
-[...6 lines deleted...]
-      <c r="J15" s="277"/>
+      <c r="C15" s="278"/>
+      <c r="D15" s="278"/>
+      <c r="E15" s="278"/>
+      <c r="F15" s="278"/>
+      <c r="G15" s="278"/>
+      <c r="H15" s="278"/>
+      <c r="I15" s="278"/>
+      <c r="J15" s="278"/>
     </row>
     <row r="16" spans="2:11" s="46" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="174"/>
       <c r="C16" s="174"/>
       <c r="D16" s="174"/>
       <c r="E16" s="174"/>
       <c r="F16" s="174"/>
       <c r="G16" s="174"/>
       <c r="H16" s="174"/>
       <c r="I16" s="174"/>
       <c r="J16" s="174"/>
     </row>
     <row r="17" spans="1:10" s="46" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="277" t="s">
+      <c r="B17" s="278" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="277"/>
-[...6 lines deleted...]
-      <c r="J17" s="277"/>
+      <c r="C17" s="278"/>
+      <c r="D17" s="278"/>
+      <c r="E17" s="278"/>
+      <c r="F17" s="278"/>
+      <c r="G17" s="278"/>
+      <c r="H17" s="278"/>
+      <c r="I17" s="278"/>
+      <c r="J17" s="278"/>
     </row>
     <row r="18" spans="1:10" s="46" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="277" t="s">
+      <c r="B18" s="278" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="277"/>
-[...6 lines deleted...]
-      <c r="J18" s="277"/>
+      <c r="C18" s="278"/>
+      <c r="D18" s="278"/>
+      <c r="E18" s="278"/>
+      <c r="F18" s="278"/>
+      <c r="G18" s="278"/>
+      <c r="H18" s="278"/>
+      <c r="I18" s="278"/>
+      <c r="J18" s="278"/>
     </row>
     <row r="19" spans="1:10" s="46" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="174"/>
       <c r="C19" s="174"/>
       <c r="D19" s="174"/>
       <c r="E19" s="174"/>
       <c r="F19" s="174"/>
       <c r="G19" s="174"/>
       <c r="H19" s="174"/>
       <c r="I19" s="174"/>
       <c r="J19" s="174"/>
     </row>
     <row r="20" spans="1:10" s="46" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="276" t="s">
+      <c r="B20" s="282" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="276"/>
-[...3 lines deleted...]
-      <c r="G20" s="276"/>
+      <c r="C20" s="282"/>
+      <c r="D20" s="282"/>
+      <c r="E20" s="282"/>
+      <c r="F20" s="282"/>
+      <c r="G20" s="282"/>
       <c r="H20" s="48"/>
     </row>
     <row r="21" spans="1:10" s="46" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="277" t="s">
+      <c r="B21" s="278" t="s">
         <v>101</v>
       </c>
-      <c r="C21" s="277"/>
-[...6 lines deleted...]
-      <c r="J21" s="277"/>
+      <c r="C21" s="278"/>
+      <c r="D21" s="278"/>
+      <c r="E21" s="278"/>
+      <c r="F21" s="278"/>
+      <c r="G21" s="278"/>
+      <c r="H21" s="278"/>
+      <c r="I21" s="278"/>
+      <c r="J21" s="278"/>
     </row>
     <row r="22" spans="1:10" s="46" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="277" t="s">
+      <c r="B22" s="278" t="s">
         <v>86</v>
       </c>
-      <c r="C22" s="277"/>
-[...6 lines deleted...]
-      <c r="J22" s="277"/>
+      <c r="C22" s="278"/>
+      <c r="D22" s="278"/>
+      <c r="E22" s="278"/>
+      <c r="F22" s="278"/>
+      <c r="G22" s="278"/>
+      <c r="H22" s="278"/>
+      <c r="I22" s="278"/>
+      <c r="J22" s="278"/>
     </row>
     <row r="23" spans="1:10" s="46" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="277" t="s">
+      <c r="B23" s="278" t="s">
         <v>83</v>
       </c>
-      <c r="C23" s="277"/>
-[...6 lines deleted...]
-      <c r="J23" s="277"/>
+      <c r="C23" s="278"/>
+      <c r="D23" s="278"/>
+      <c r="E23" s="278"/>
+      <c r="F23" s="278"/>
+      <c r="G23" s="278"/>
+      <c r="H23" s="278"/>
+      <c r="I23" s="278"/>
+      <c r="J23" s="278"/>
     </row>
     <row r="24" spans="1:10" s="46" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="278" t="s">
+      <c r="B24" s="283" t="s">
         <v>7</v>
       </c>
-      <c r="C24" s="278"/>
-[...3 lines deleted...]
-      <c r="G24" s="278"/>
+      <c r="C24" s="283"/>
+      <c r="D24" s="283"/>
+      <c r="E24" s="283"/>
+      <c r="F24" s="283"/>
+      <c r="G24" s="283"/>
       <c r="H24" s="49"/>
     </row>
     <row r="25" spans="1:10" s="46" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="277" t="s">
-[...9 lines deleted...]
-      <c r="J25" s="277"/>
+      <c r="B25" s="278" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" s="278"/>
+      <c r="D25" s="278"/>
+      <c r="E25" s="278"/>
+      <c r="F25" s="278"/>
+      <c r="G25" s="278"/>
+      <c r="H25" s="278"/>
+      <c r="I25" s="278"/>
+      <c r="J25" s="278"/>
     </row>
     <row r="26" spans="1:10" s="49" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="280" t="s">
+      <c r="B26" s="281" t="s">
         <v>87</v>
       </c>
-      <c r="C26" s="280"/>
-[...6 lines deleted...]
-      <c r="J26" s="280"/>
+      <c r="C26" s="281"/>
+      <c r="D26" s="281"/>
+      <c r="E26" s="281"/>
+      <c r="F26" s="281"/>
+      <c r="G26" s="281"/>
+      <c r="H26" s="281"/>
+      <c r="I26" s="281"/>
+      <c r="J26" s="281"/>
     </row>
     <row r="27" spans="1:10" s="50" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="277" t="s">
+      <c r="B27" s="278" t="s">
         <v>88</v>
       </c>
-      <c r="C27" s="277"/>
-[...4 lines deleted...]
-      <c r="H27" s="277"/>
+      <c r="C27" s="278"/>
+      <c r="D27" s="278"/>
+      <c r="E27" s="278"/>
+      <c r="F27" s="278"/>
+      <c r="G27" s="278"/>
+      <c r="H27" s="278"/>
     </row>
     <row r="28" spans="1:10" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B28" s="51"/>
       <c r="E28" s="52"/>
-      <c r="I28" s="279" t="s">
+      <c r="I28" s="280" t="s">
         <v>8</v>
       </c>
-      <c r="J28" s="279"/>
+      <c r="J28" s="280"/>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="8"/>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="51"/>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="51"/>
       <c r="F32" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B15:J15"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="B25:J25"/>
+    <mergeCell ref="B21:J21"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="B27:H27"/>
+    <mergeCell ref="B26:J26"/>
+    <mergeCell ref="B23:J23"/>
+    <mergeCell ref="B22:J22"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B12:G12"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B14:J14"/>
-    <mergeCell ref="I28:J28"/>
-[...9 lines deleted...]
-    <mergeCell ref="B21:J21"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="I28" location="ÍNDICE!A1" display="Índice"/>
     <hyperlink ref="I28:J28" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B9:J27"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B11" sqref="B11:I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="23" style="10" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" style="10" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="10" customWidth="1"/>
     <col min="7" max="8" width="14.7109375" style="10" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="10" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="309" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="309"/>
       <c r="D9" s="309"/>
       <c r="E9" s="309"/>
       <c r="F9" s="309"/>
       <c r="G9" s="309"/>
       <c r="H9" s="309"/>
       <c r="I9" s="309"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="309" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="309"/>
       <c r="D11" s="309"/>
       <c r="E11" s="309"/>
       <c r="F11" s="309"/>
       <c r="G11" s="309"/>
       <c r="H11" s="309"/>
       <c r="I11" s="309"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>35</v>
       </c>
@@ -22398,55 +22392,55 @@
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
-      <c r="G27" s="279" t="s">
+      <c r="G27" s="280" t="s">
         <v>8</v>
       </c>
-      <c r="H27" s="279"/>
-      <c r="I27" s="279"/>
+      <c r="H27" s="280"/>
+      <c r="I27" s="280"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F13:H13"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G27" location="ÍNDICE!A1" display="Índice"/>
     <hyperlink ref="G27:I27" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="93" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -22459,60 +22453,60 @@
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="10"/>
     <col min="2" max="2" width="23.140625" style="10" customWidth="1"/>
     <col min="3" max="4" width="12.28515625" style="10" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="10" customWidth="1"/>
     <col min="6" max="7" width="12.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" style="10" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="10" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="10"/>
   </cols>
   <sheetData>
     <row r="9" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="309" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="309"/>
       <c r="D9" s="309"/>
       <c r="E9" s="309"/>
       <c r="F9" s="309"/>
       <c r="G9" s="309"/>
       <c r="H9" s="309"/>
       <c r="I9" s="309"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="281" t="s">
+      <c r="B10" s="276" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="281"/>
-[...5 lines deleted...]
-      <c r="I10" s="281"/>
+      <c r="C10" s="276"/>
+      <c r="D10" s="276"/>
+      <c r="E10" s="276"/>
+      <c r="F10" s="276"/>
+      <c r="G10" s="276"/>
+      <c r="H10" s="276"/>
+      <c r="I10" s="276"/>
       <c r="J10" s="23"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="309" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="309"/>
       <c r="D11" s="309"/>
       <c r="E11" s="309"/>
       <c r="F11" s="309"/>
       <c r="G11" s="309"/>
       <c r="H11" s="309"/>
       <c r="I11" s="309"/>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="13" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="304" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="304"/>
       <c r="E13" s="305"/>
       <c r="F13" s="304" t="s">
@@ -22779,55 +22773,55 @@
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="24"/>
       <c r="B25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B26" s="22"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="22"/>
       <c r="F26" s="22"/>
-      <c r="G26" s="279" t="s">
+      <c r="G26" s="280" t="s">
         <v>8</v>
       </c>
-      <c r="H26" s="279"/>
-      <c r="I26" s="279"/>
+      <c r="H26" s="280"/>
+      <c r="I26" s="280"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="G26:I26"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F13:H13"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G26" location="ÍNDICE!A1" display="Índice"/>
     <hyperlink ref="G26:I26" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
@@ -22852,60 +22846,60 @@
     <row r="9" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="295"/>
       <c r="D9" s="295"/>
       <c r="E9" s="295"/>
       <c r="F9" s="295"/>
       <c r="G9" s="295"/>
       <c r="H9" s="295"/>
       <c r="I9" s="295"/>
     </row>
     <row r="10" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="295" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="295"/>
       <c r="D10" s="295"/>
       <c r="E10" s="295"/>
       <c r="F10" s="295"/>
       <c r="G10" s="295"/>
       <c r="H10" s="295"/>
       <c r="I10" s="295"/>
     </row>
     <row r="11" spans="2:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="281" t="s">
+      <c r="B11" s="276" t="s">
         <v>40</v>
       </c>
-      <c r="C11" s="281"/>
-[...5 lines deleted...]
-      <c r="I11" s="281"/>
+      <c r="C11" s="276"/>
+      <c r="D11" s="276"/>
+      <c r="E11" s="276"/>
+      <c r="F11" s="276"/>
+      <c r="G11" s="276"/>
+      <c r="H11" s="276"/>
+      <c r="I11" s="276"/>
     </row>
     <row r="12" spans="2:10" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="I12" s="24"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B13" s="298" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="304" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="304"/>
       <c r="E13" s="305"/>
       <c r="F13" s="304" t="s">
         <v>12</v>
       </c>
       <c r="G13" s="304"/>
       <c r="H13" s="305"/>
       <c r="I13" s="152"/>
     </row>
     <row r="14" spans="2:10" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="299"/>
       <c r="C14" s="12" t="s">
         <v>13</v>
       </c>
@@ -23150,84 +23144,84 @@
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B24" s="17" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
     </row>
     <row r="25" spans="2:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="22"/>
       <c r="F25" s="22"/>
-      <c r="G25" s="279" t="s">
+      <c r="G25" s="280" t="s">
         <v>8</v>
       </c>
-      <c r="H25" s="279"/>
-      <c r="I25" s="279"/>
+      <c r="H25" s="280"/>
+      <c r="I25" s="280"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="G25:I25"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:I10"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F13:H13"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="G25" location="ÍNDICE!A1" display="Índice"/>
     <hyperlink ref="G25:I25" location="Índice!A1" tooltip="Indice" display="Índice"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:N187"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="N92" sqref="N92"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
     <col min="13" max="13" width="19.28515625" customWidth="1"/>
     <col min="14" max="14" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" x14ac:dyDescent="0.2">
       <c r="D2" s="179"/>
       <c r="E2" s="69"/>
     </row>
     <row r="6" spans="2:14" x14ac:dyDescent="0.2">
       <c r="M6" s="9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.2">
       <c r="N7" s="166"/>
     </row>
     <row r="8" spans="2:14" x14ac:dyDescent="0.2">
       <c r="N8" s="166"/>
     </row>
@@ -23245,51 +23239,51 @@
       <c r="N12" s="166"/>
     </row>
     <row r="43" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N43" s="166"/>
     </row>
     <row r="44" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N44" s="166"/>
     </row>
     <row r="45" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N45" s="204"/>
     </row>
     <row r="46" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N46" s="204"/>
     </row>
     <row r="47" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N47" s="204"/>
     </row>
     <row r="48" spans="14:14" x14ac:dyDescent="0.2">
       <c r="N48" s="204"/>
     </row>
     <row r="49" spans="2:14" x14ac:dyDescent="0.2">
       <c r="N49" s="204"/>
     </row>
     <row r="50" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B50" s="262" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C50" s="262"/>
       <c r="D50" s="262"/>
       <c r="E50" s="262"/>
       <c r="F50" s="262"/>
       <c r="G50" s="262"/>
       <c r="H50" s="262"/>
       <c r="N50" s="204"/>
     </row>
     <row r="51" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B51" s="262"/>
       <c r="C51" s="262"/>
       <c r="D51" s="262"/>
       <c r="E51" s="262"/>
       <c r="F51" s="262"/>
       <c r="G51" s="262"/>
       <c r="H51" s="262"/>
     </row>
     <row r="96" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B96" s="177"/>
     </row>
     <row r="97" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B97" s="177"/>
     </row>
     <row r="98" spans="2:14" x14ac:dyDescent="0.2">
@@ -23325,51 +23319,51 @@
       <c r="F105" s="284"/>
       <c r="G105" s="284"/>
       <c r="H105" s="284"/>
       <c r="I105" s="284"/>
       <c r="J105" s="254"/>
       <c r="K105" s="254"/>
       <c r="L105" s="254"/>
     </row>
     <row r="106" spans="2:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="284" t="s">
         <v>100</v>
       </c>
       <c r="C106" s="284"/>
       <c r="D106" s="284"/>
       <c r="E106" s="284"/>
       <c r="F106" s="284"/>
       <c r="G106" s="284"/>
       <c r="H106" s="284"/>
       <c r="I106" s="284"/>
       <c r="J106" s="254"/>
       <c r="K106" s="254"/>
       <c r="L106" s="254"/>
     </row>
     <row r="107" spans="2:14" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="177" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G107" s="261"/>
       <c r="H107" s="261"/>
       <c r="I107" s="261"/>
       <c r="J107" s="261"/>
       <c r="K107" s="261"/>
       <c r="L107" s="261"/>
     </row>
     <row r="109" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C109" s="177"/>
     </row>
     <row r="110" spans="2:14" x14ac:dyDescent="0.2">
       <c r="N110" s="166"/>
     </row>
     <row r="111" spans="2:14" x14ac:dyDescent="0.2">
       <c r="C111" s="72"/>
       <c r="D111" s="72"/>
       <c r="E111" s="72"/>
       <c r="F111" s="72"/>
       <c r="G111" s="72"/>
       <c r="H111" s="72"/>
       <c r="I111" s="72"/>
       <c r="J111" s="72"/>
       <c r="K111" s="72"/>
       <c r="L111" s="72"/>
@@ -23381,207 +23375,207 @@
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B141" s="177" t="s">
         <v>84</v>
       </c>
       <c r="D141" s="205"/>
       <c r="E141" s="205"/>
       <c r="F141" s="205"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B142" s="177" t="s">
         <v>63</v>
       </c>
       <c r="D142" s="205"/>
       <c r="E142" s="205"/>
       <c r="F142" s="205"/>
       <c r="H142" s="71"/>
       <c r="I142" s="71"/>
       <c r="J142" s="71"/>
       <c r="K142" s="71"/>
       <c r="L142" s="71"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A143" s="264"/>
       <c r="B143" s="264" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C143" s="264"/>
       <c r="D143" s="264"/>
       <c r="E143" s="264"/>
       <c r="F143" s="264"/>
       <c r="G143" s="264"/>
       <c r="H143" s="72"/>
       <c r="I143" s="72"/>
       <c r="J143" s="72"/>
       <c r="K143" s="72"/>
       <c r="L143" s="72"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.2">
       <c r="H144" s="71"/>
       <c r="I144" s="71"/>
       <c r="J144" s="71"/>
       <c r="K144" s="71"/>
       <c r="L144" s="71"/>
       <c r="N144" s="204"/>
     </row>
     <row r="150" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B150" s="173"/>
     </row>
     <row r="152" spans="2:14" x14ac:dyDescent="0.2">
       <c r="N152" s="69"/>
     </row>
     <row r="153" spans="2:14" x14ac:dyDescent="0.2">
       <c r="N153" s="179"/>
     </row>
     <row r="171" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C171" s="177"/>
     </row>
     <row r="172" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C172" s="178"/>
     </row>
     <row r="173" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C173" s="175"/>
     </row>
     <row r="183" spans="2:11" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="184" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B184" s="264" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C184" s="264"/>
       <c r="D184" s="264"/>
       <c r="E184" s="264"/>
       <c r="F184" s="264"/>
       <c r="G184" s="264"/>
       <c r="H184" s="264"/>
       <c r="I184" s="264"/>
       <c r="J184" s="264"/>
       <c r="K184" s="264"/>
     </row>
     <row r="185" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B185" s="264" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C185" s="264"/>
       <c r="D185" s="264"/>
       <c r="E185" s="264"/>
       <c r="F185" s="264"/>
       <c r="G185" s="264"/>
       <c r="H185" s="264"/>
       <c r="I185" s="264"/>
       <c r="J185" s="264"/>
       <c r="K185" s="264"/>
     </row>
     <row r="186" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B186" s="264" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C186" s="264"/>
       <c r="D186" s="264"/>
       <c r="E186" s="264"/>
       <c r="F186" s="264"/>
       <c r="G186" s="264"/>
       <c r="H186" s="264"/>
       <c r="I186" s="264"/>
       <c r="J186" s="264"/>
       <c r="K186" s="264"/>
     </row>
     <row r="187" spans="2:11" x14ac:dyDescent="0.2">
       <c r="B187" s="264"/>
       <c r="C187" s="264"/>
       <c r="D187" s="264"/>
       <c r="E187" s="264"/>
       <c r="F187" s="264"/>
       <c r="G187" s="264"/>
       <c r="H187" s="264"/>
       <c r="I187" s="264"/>
       <c r="J187" s="264"/>
       <c r="K187" s="264"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B105:I105"/>
     <mergeCell ref="B106:I106"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="M6" location="Índice!A1" tooltip="Indice" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B8:P29"/>
+  <dimension ref="B8:P28"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="N31" sqref="N30:N31"/>
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="26.5703125" customWidth="1"/>
     <col min="3" max="12" width="13" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" customWidth="1"/>
     <col min="16" max="16" width="32.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:12" ht="15" x14ac:dyDescent="0.2">
       <c r="B8" s="285" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="285"/>
       <c r="D8" s="285"/>
       <c r="E8" s="285"/>
       <c r="F8" s="285"/>
       <c r="G8" s="285"/>
       <c r="H8" s="285"/>
       <c r="I8" s="285"/>
       <c r="J8" s="285"/>
       <c r="K8" s="285"/>
       <c r="L8" s="285"/>
     </row>
     <row r="9" spans="2:12" ht="15" x14ac:dyDescent="0.2">
       <c r="B9" s="286" t="s">
         <v>93</v>
       </c>
       <c r="C9" s="286"/>
       <c r="D9" s="286"/>
       <c r="E9" s="286"/>
       <c r="F9" s="286"/>
       <c r="G9" s="286"/>
       <c r="H9" s="286"/>
       <c r="I9" s="286"/>
       <c r="J9" s="286"/>
       <c r="K9" s="286"/>
       <c r="L9" s="286"/>
     </row>
     <row r="10" spans="2:12" ht="15" x14ac:dyDescent="0.2">
       <c r="B10" s="285" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C10" s="285"/>
       <c r="D10" s="285"/>
       <c r="E10" s="285"/>
       <c r="F10" s="285"/>
       <c r="G10" s="285"/>
       <c r="H10" s="285"/>
       <c r="I10" s="285"/>
       <c r="J10" s="285"/>
       <c r="K10" s="285"/>
       <c r="L10" s="285"/>
     </row>
     <row r="12" spans="2:12" x14ac:dyDescent="0.2">
       <c r="L12" s="9" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="14" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B14" s="287" t="s">
         <v>112</v>
       </c>
       <c r="C14" s="289" t="s">
         <v>11</v>
       </c>
@@ -23986,125 +23980,118 @@
         <f t="shared" si="1"/>
         <v>293281</v>
       </c>
       <c r="I25" s="245">
         <f t="shared" si="1"/>
         <v>1371446</v>
       </c>
       <c r="J25" s="245">
         <f t="shared" si="1"/>
         <v>162070</v>
       </c>
       <c r="K25" s="245">
         <f t="shared" si="1"/>
         <v>178256</v>
       </c>
       <c r="L25" s="269">
         <f>SUM(L16:L24)</f>
         <v>12549846</v>
       </c>
       <c r="P25" s="31"/>
     </row>
     <row r="26" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="235" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="259" t="s">
-[...27 lines deleted...]
-        <v>113</v>
+      <c r="C26" s="259">
+        <v>153423211</v>
+      </c>
+      <c r="D26" s="236">
+        <v>21885765</v>
+      </c>
+      <c r="E26" s="237">
+        <v>1208089145</v>
+      </c>
+      <c r="F26" s="259">
+        <v>3314683</v>
+      </c>
+      <c r="G26" s="236">
+        <v>8503</v>
+      </c>
+      <c r="H26" s="237">
+        <v>9991341</v>
+      </c>
+      <c r="I26" s="259">
+        <v>62379365</v>
+      </c>
+      <c r="J26" s="236">
+        <v>5432709</v>
+      </c>
+      <c r="K26" s="237">
+        <v>17015217</v>
+      </c>
+      <c r="L26" s="238">
+        <v>1481539939</v>
       </c>
     </row>
     <row r="27" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B27" s="226" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C27" s="227"/>
       <c r="D27" s="227"/>
       <c r="E27" s="227"/>
       <c r="F27" s="227"/>
       <c r="G27" s="229"/>
     </row>
     <row r="28" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="B28" s="226" t="s">
-        <v>126</v>
+      <c r="B28" s="267" t="s">
+        <v>120</v>
       </c>
       <c r="C28" s="227"/>
       <c r="D28" s="227"/>
       <c r="E28" s="227"/>
       <c r="F28" s="227"/>
-      <c r="G28" s="229"/>
-[...8 lines deleted...]
-      <c r="F29" s="227"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="B9:L9"/>
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="I14:K14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L12" location="Índice!A1" tooltip="Indice" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="L25" formula="1"/>
+  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B9:L36"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="26.5703125" customWidth="1"/>
     <col min="3" max="4" width="11.42578125" customWidth="1"/>
     <col min="5" max="5" width="13" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" customWidth="1"/>
     <col min="9" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="14.42578125" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -24611,61 +24598,61 @@
       <c r="F28" s="236">
         <v>3498295</v>
       </c>
       <c r="G28" s="236">
         <v>7236</v>
       </c>
       <c r="H28" s="237">
         <v>10162907</v>
       </c>
       <c r="I28" s="236">
         <v>56602419</v>
       </c>
       <c r="J28" s="236">
         <v>5197188</v>
       </c>
       <c r="K28" s="236">
         <v>14098077</v>
       </c>
       <c r="L28" s="270">
         <f>SUM(C28:K28)</f>
         <v>386369486</v>
       </c>
     </row>
     <row r="29" spans="2:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="226" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C29" s="227"/>
       <c r="D29" s="227"/>
       <c r="E29" s="227"/>
       <c r="F29" s="227"/>
       <c r="G29" s="229"/>
     </row>
     <row r="30" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B30" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C30" s="227"/>
       <c r="D30" s="227"/>
       <c r="E30" s="227"/>
       <c r="F30" s="227"/>
     </row>
     <row r="36" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I36" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="I16:K16"/>
     <mergeCell ref="B10:L10"/>
     <mergeCell ref="B11:L11"/>
     <mergeCell ref="B12:L12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="L13" location="Índice!A1" tooltip="Indice" display="Indice"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
@@ -25272,66 +25259,66 @@
       <c r="F28" s="259">
         <v>3182096</v>
       </c>
       <c r="G28" s="236">
         <v>7858</v>
       </c>
       <c r="H28" s="237">
         <v>10275438</v>
       </c>
       <c r="I28" s="236">
         <v>65301366</v>
       </c>
       <c r="J28" s="236">
         <v>6001047</v>
       </c>
       <c r="K28" s="237">
         <v>15960252</v>
       </c>
       <c r="L28" s="260">
         <f>SUM(C28:K28)</f>
         <v>385044130</v>
       </c>
     </row>
     <row r="29" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B29" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C29" s="227"/>
       <c r="D29" s="227"/>
       <c r="E29" s="227"/>
       <c r="F29" s="227"/>
       <c r="G29" s="227"/>
       <c r="H29" s="227"/>
       <c r="I29" s="228"/>
       <c r="J29" s="228"/>
       <c r="K29" s="228"/>
       <c r="L29" s="228"/>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B30" s="226" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C30" s="227"/>
       <c r="D30" s="227"/>
       <c r="E30" s="227"/>
       <c r="F30" s="227"/>
       <c r="G30" s="227"/>
       <c r="H30" s="227"/>
       <c r="I30" s="227"/>
       <c r="J30" s="213"/>
       <c r="K30" s="213"/>
       <c r="L30" s="213"/>
     </row>
     <row r="31" spans="2:13" x14ac:dyDescent="0.2">
       <c r="C31" s="227"/>
       <c r="D31" s="227"/>
       <c r="E31" s="227"/>
       <c r="F31" s="227"/>
       <c r="G31" s="229"/>
       <c r="H31" s="227"/>
       <c r="I31" s="227"/>
       <c r="J31" s="213"/>
       <c r="K31" s="213"/>
       <c r="L31" s="230" t="s">
         <v>64</v>
       </c>
@@ -25862,66 +25849,66 @@
       </c>
       <c r="F23" s="236">
         <v>3033066</v>
       </c>
       <c r="G23" s="236">
         <v>8496</v>
       </c>
       <c r="H23" s="237">
         <v>10529852</v>
       </c>
       <c r="I23" s="236">
         <v>90513348</v>
       </c>
       <c r="J23" s="236">
         <v>9816075</v>
       </c>
       <c r="K23" s="237">
         <v>21302152</v>
       </c>
       <c r="L23" s="238">
         <v>413138120</v>
       </c>
     </row>
     <row r="24" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B24" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C24" s="227"/>
       <c r="D24" s="227"/>
       <c r="E24" s="227"/>
       <c r="F24" s="227"/>
       <c r="G24" s="227"/>
       <c r="H24" s="227"/>
       <c r="I24" s="228"/>
       <c r="J24" s="228"/>
       <c r="K24" s="228"/>
       <c r="L24" s="228"/>
     </row>
     <row r="25" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B25" s="226" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C25" s="227"/>
       <c r="D25" s="227"/>
       <c r="E25" s="227"/>
       <c r="F25" s="227"/>
       <c r="G25" s="227"/>
       <c r="H25" s="227"/>
       <c r="I25" s="227"/>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.2">
       <c r="C26" s="227"/>
       <c r="D26" s="227"/>
       <c r="E26" s="227"/>
       <c r="F26" s="227"/>
       <c r="G26" s="229"/>
       <c r="H26" s="227"/>
       <c r="I26" s="227"/>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.2">
       <c r="B27" s="291"/>
       <c r="C27" s="291"/>
       <c r="D27" s="291"/>
       <c r="E27" s="291"/>
       <c r="F27" s="291"/>
       <c r="G27" s="291"/>
@@ -25999,63 +25986,63 @@
       <c r="K4" s="166"/>
       <c r="L4" s="166"/>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.2">
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
     </row>
     <row r="8" spans="2:13" ht="15" x14ac:dyDescent="0.2">
       <c r="B8" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="295"/>
       <c r="D8" s="295"/>
       <c r="E8" s="295"/>
       <c r="F8" s="295"/>
       <c r="G8" s="295"/>
       <c r="H8" s="295"/>
       <c r="I8" s="295"/>
       <c r="J8" s="295"/>
       <c r="K8" s="295"/>
       <c r="L8" s="295"/>
     </row>
     <row r="9" spans="2:13" ht="15" x14ac:dyDescent="0.2">
-      <c r="B9" s="281" t="s">
+      <c r="B9" s="276" t="s">
         <v>93</v>
       </c>
-      <c r="C9" s="281"/>
-[...8 lines deleted...]
-      <c r="L9" s="281"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="276"/>
+      <c r="G9" s="276"/>
+      <c r="H9" s="276"/>
+      <c r="I9" s="276"/>
+      <c r="J9" s="276"/>
+      <c r="K9" s="276"/>
+      <c r="L9" s="276"/>
     </row>
     <row r="10" spans="2:13" ht="15" x14ac:dyDescent="0.2">
       <c r="B10" s="295" t="s">
         <v>105</v>
       </c>
       <c r="C10" s="295"/>
       <c r="D10" s="295"/>
       <c r="E10" s="295"/>
       <c r="F10" s="295"/>
       <c r="G10" s="295"/>
       <c r="H10" s="295"/>
       <c r="I10" s="295"/>
       <c r="J10" s="295"/>
       <c r="K10" s="295"/>
       <c r="L10" s="295"/>
       <c r="M10" s="55"/>
     </row>
     <row r="11" spans="2:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="296"/>
       <c r="C11" s="297"/>
       <c r="D11" s="297"/>
       <c r="E11" s="297"/>
       <c r="F11" s="297"/>
       <c r="G11" s="297"/>
       <c r="H11" s="297"/>
@@ -26497,51 +26484,51 @@
       <c r="F24" s="88">
         <v>2660127</v>
       </c>
       <c r="G24" s="88">
         <v>8376</v>
       </c>
       <c r="H24" s="200">
         <v>10778169</v>
       </c>
       <c r="I24" s="88">
         <v>122549212</v>
       </c>
       <c r="J24" s="88">
         <v>14688086</v>
       </c>
       <c r="K24" s="200">
         <v>29728447</v>
       </c>
       <c r="L24" s="94">
         <v>453023901</v>
       </c>
       <c r="M24" s="171"/>
     </row>
     <row r="25" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B25" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
       <c r="L25" s="86"/>
       <c r="M25" s="172"/>
     </row>
     <row r="26" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B26" s="16" t="s">
         <v>97</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="M26" s="172"/>
@@ -26673,63 +26660,63 @@
       <c r="R7" s="56"/>
       <c r="S7" s="55"/>
     </row>
     <row r="8" spans="2:24" ht="15" x14ac:dyDescent="0.2">
       <c r="B8" s="295" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="295"/>
       <c r="D8" s="295"/>
       <c r="E8" s="295"/>
       <c r="F8" s="295"/>
       <c r="G8" s="295"/>
       <c r="H8" s="295"/>
       <c r="I8" s="295"/>
       <c r="J8" s="295"/>
       <c r="K8" s="295"/>
       <c r="L8" s="295"/>
       <c r="N8" s="56"/>
       <c r="O8" s="56"/>
       <c r="P8" s="56"/>
       <c r="Q8" s="56"/>
       <c r="R8" s="56"/>
       <c r="S8" s="55"/>
     </row>
     <row r="9" spans="2:24" ht="15" x14ac:dyDescent="0.2">
-      <c r="B9" s="281" t="s">
+      <c r="B9" s="276" t="s">
         <v>93</v>
       </c>
-      <c r="C9" s="281"/>
-[...8 lines deleted...]
-      <c r="L9" s="281"/>
+      <c r="C9" s="276"/>
+      <c r="D9" s="276"/>
+      <c r="E9" s="276"/>
+      <c r="F9" s="276"/>
+      <c r="G9" s="276"/>
+      <c r="H9" s="276"/>
+      <c r="I9" s="276"/>
+      <c r="J9" s="276"/>
+      <c r="K9" s="276"/>
+      <c r="L9" s="276"/>
       <c r="N9" s="56"/>
       <c r="O9" s="56"/>
       <c r="P9" s="56"/>
       <c r="Q9" s="56"/>
       <c r="R9" s="56"/>
       <c r="S9" s="55"/>
     </row>
     <row r="10" spans="2:24" ht="15" x14ac:dyDescent="0.2">
       <c r="B10" s="295" t="s">
         <v>95</v>
       </c>
       <c r="C10" s="295"/>
       <c r="D10" s="295"/>
       <c r="E10" s="295"/>
       <c r="F10" s="295"/>
       <c r="G10" s="295"/>
       <c r="H10" s="295"/>
       <c r="I10" s="295"/>
       <c r="J10" s="295"/>
       <c r="K10" s="295"/>
       <c r="L10" s="295"/>
       <c r="M10" s="55"/>
       <c r="N10" s="56"/>
       <c r="O10" s="56"/>
       <c r="P10" s="56"/>
@@ -27341,51 +27328,51 @@
         <v>95518519</v>
       </c>
       <c r="J24" s="193">
         <v>10157199</v>
       </c>
       <c r="K24" s="105">
         <v>21219863</v>
       </c>
       <c r="L24" s="94">
         <v>382016897</v>
       </c>
       <c r="M24" s="171"/>
       <c r="O24" s="55"/>
       <c r="P24" s="55"/>
       <c r="Q24" s="55"/>
       <c r="R24" s="55"/>
       <c r="S24" s="55"/>
       <c r="T24" s="55"/>
       <c r="U24" s="55"/>
       <c r="V24" s="55"/>
       <c r="W24" s="55"/>
       <c r="X24" s="55"/>
     </row>
     <row r="25" spans="1:82" x14ac:dyDescent="0.2">
       <c r="B25" s="267" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="86"/>
       <c r="J25" s="86"/>
       <c r="K25" s="86"/>
       <c r="L25" s="86"/>
       <c r="M25" s="172"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
       <c r="R25" s="55"/>
       <c r="S25" s="55"/>
       <c r="T25" s="55"/>
       <c r="U25" s="55"/>
       <c r="V25" s="55"/>
       <c r="W25" s="55"/>
       <c r="X25" s="55"/>
     </row>
     <row r="26" spans="1:82" x14ac:dyDescent="0.2">