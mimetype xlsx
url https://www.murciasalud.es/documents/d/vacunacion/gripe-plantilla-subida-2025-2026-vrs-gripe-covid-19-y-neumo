--- v0 (2025-12-05)
+++ v1 (2026-09-24)
@@ -6,85 +6,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\SaludInf\PLANTILLAS SUBIDA DOSIS SPRL\MODELOS DE PLANTILLAS E INSTRUCCIONES\Temporada 2025-2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\SaludInf\PLANTILLAS SUBIDA DOSIS SPRL\MODELOS DE PLANTILLAS E INSTRUCCIONES\Temporada 2026-2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8805" tabRatio="804" firstSheet="4" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8805" tabRatio="804" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Plantilla" sheetId="4" r:id="rId1"/>
     <sheet name="COLUMNA T Código del Producto" sheetId="3" r:id="rId2"/>
     <sheet name="COLUMNA W Puestos de Vacunación" sheetId="1" r:id="rId3"/>
     <sheet name="COLUMNA Y Indicación" sheetId="5" r:id="rId4"/>
     <sheet name="COLUMNA Z Indicación Personal" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1269" uniqueCount="692">
   <si>
     <t>TIPO IDENTIFICADOR_1</t>
   </si>
   <si>
     <t>VALOR_IDENTIFICADOR_1</t>
   </si>
   <si>
     <t>TIPO IDENTIFICADOR_2</t>
   </si>
   <si>
     <t>VALOR_IDENTIFICADOR_2</t>
   </si>
   <si>
     <t>NOMBRE</t>
   </si>
   <si>
     <t>APELLIDO1</t>
   </si>
   <si>
     <t>APELLIDO2</t>
   </si>
   <si>
     <t>FECHA_NAC</t>
   </si>
   <si>
@@ -252,1776 +252,1978 @@
   <si>
     <t>QFLU</t>
   </si>
   <si>
     <t>FLUAD</t>
   </si>
   <si>
     <t>Gripe Trivalente adyuvada</t>
   </si>
   <si>
     <t>GFLU</t>
   </si>
   <si>
     <t>FLUARIX</t>
   </si>
   <si>
     <t>VINC</t>
   </si>
   <si>
     <t>INFLUVAC</t>
   </si>
   <si>
     <t>VACUNAS COVID-19</t>
   </si>
   <si>
-    <t>PCL30</t>
-[...2 lines deleted...]
-    <t>COMIRNATY LP.8.1 30 MCG</t>
+    <t>VACUNA ANTINEUMOCÓCICA</t>
+  </si>
+  <si>
+    <t>PAPX</t>
+  </si>
+  <si>
+    <t>PREVENAR 20</t>
+  </si>
+  <si>
+    <t>Neumococo 20 valente</t>
+  </si>
+  <si>
+    <t>HERPES ZOSTER</t>
+  </si>
+  <si>
+    <t>GSHG</t>
+  </si>
+  <si>
+    <t>SHINGRIX</t>
+  </si>
+  <si>
+    <t>Zóster inactivada</t>
+  </si>
+  <si>
+    <t>VIRUS RESPIRATORIO SINCITIAL</t>
+  </si>
+  <si>
+    <t>GARE</t>
+  </si>
+  <si>
+    <t>AREXVY</t>
+  </si>
+  <si>
+    <t>Vavuna VRS adyuvada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÓDIGO PUESTO VACUNACIÓN </t>
+  </si>
+  <si>
+    <t>PUESTO VACUNACIÓN</t>
+  </si>
+  <si>
+    <t>AFEMAR SAN PEDRO DEL PINATAR</t>
+  </si>
+  <si>
+    <t>APARTAMENTOS TUTELADOS PM CASER STO ANGEL</t>
+  </si>
+  <si>
+    <t>79397</t>
+  </si>
+  <si>
+    <t>ASILO DE ANCIANOS HERMANITAS DE LOS POBRES CARTAGENA</t>
+  </si>
+  <si>
+    <t>ASPAPROS</t>
+  </si>
+  <si>
+    <t>ASOCIACION ASPAPROS</t>
+  </si>
+  <si>
+    <t>ASP 247</t>
+  </si>
+  <si>
+    <t>ASPRODES</t>
+  </si>
+  <si>
+    <t>PS 1134</t>
+  </si>
+  <si>
+    <t>C. E. E. PILAR SOUBRIER</t>
+  </si>
+  <si>
+    <t>BER 224</t>
+  </si>
+  <si>
+    <t>C. M. BERLIN</t>
+  </si>
+  <si>
+    <t>C. M. HERRERIAS</t>
+  </si>
+  <si>
+    <t>MM 230</t>
+  </si>
+  <si>
+    <t>C. M. MAR MENOR SAN PEDRO</t>
+  </si>
+  <si>
+    <t>PRO 206</t>
+  </si>
+  <si>
+    <t>C. M. PROSALUD</t>
+  </si>
+  <si>
+    <t>TOR 221</t>
+  </si>
+  <si>
+    <t>C. M. TORRE PACHECO</t>
+  </si>
+  <si>
+    <t>AL_244</t>
+  </si>
+  <si>
+    <t>C. M. V. LOS DOLORES LOS ALCAZARES</t>
+  </si>
+  <si>
+    <t>RO_40</t>
+  </si>
+  <si>
+    <t>C. M. VIRGEN DEL ROSARIO</t>
+  </si>
+  <si>
+    <t>VI_229</t>
+  </si>
+  <si>
+    <t>C. M. VISTALEGRE</t>
+  </si>
+  <si>
+    <t>CARIDAD_UN</t>
+  </si>
+  <si>
+    <t>C.M. VIRGEN DE LA CARIDAD LA UNION</t>
+  </si>
+  <si>
+    <t>C.S. ABANILLA</t>
+  </si>
+  <si>
+    <t>C.S. ABARAN</t>
+  </si>
+  <si>
+    <t>C.S. AGUILAS/NORTE</t>
+  </si>
+  <si>
+    <t>C.S. AGUILAS/SUR</t>
+  </si>
+  <si>
+    <t>C.S. ALCANTARILLA/SANGONERA LA SECA</t>
+  </si>
+  <si>
+    <t>C.S. ALCANTARILLA-CASCO</t>
+  </si>
+  <si>
+    <t>C.S. ALGEZARES</t>
+  </si>
+  <si>
+    <t>C.S. ALGUAZAS</t>
+  </si>
+  <si>
+    <t>C.S. ALHAMA DE MURCIA</t>
+  </si>
+  <si>
+    <t>C.S. ARCHENA</t>
+  </si>
+  <si>
+    <t>C.S. BARRIO PERAL</t>
+  </si>
+  <si>
+    <t>C.S. BENIAJAN DR. FIDIAS MARIN VERA</t>
+  </si>
+  <si>
+    <t>C.S. BENIEL</t>
+  </si>
+  <si>
+    <t>C.S. BLANCA</t>
+  </si>
+  <si>
+    <t>C.S. BULLAS</t>
+  </si>
+  <si>
+    <t>C.S. CALASPARRA</t>
+  </si>
+  <si>
+    <t>C.S. CARAVACA</t>
+  </si>
+  <si>
+    <t>C.S. CARAVACA/BARRANDA</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA OESTE</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/CASCO ANTIGUO</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/LOS BARREROS</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/LOS DOLORES</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/MAR MENOR</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/MOLINOS MARFAGONES</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/POZO ESTRECHO</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA/SANTA LUCIA</t>
+  </si>
+  <si>
+    <t>C.S. CARTAGENA-ESTE (V. DE LA CARIDAD)</t>
+  </si>
+  <si>
+    <t>C.S. CEHEGIN</t>
+  </si>
+  <si>
+    <t>C.S. CIEZA/ESTE</t>
+  </si>
+  <si>
+    <t>C.S. CIEZA/OESTE</t>
+  </si>
+  <si>
+    <t>C.S. DE  CEUTI</t>
+  </si>
+  <si>
+    <t>C.S. FORTUNA</t>
+  </si>
+  <si>
+    <t>C.S. FUENTE ALAMO</t>
+  </si>
+  <si>
+    <t>C.S. JUMILLA</t>
+  </si>
+  <si>
+    <t>C.S. LA MANGA-COSTA CALIDA</t>
+  </si>
+  <si>
+    <t>C.S. LA UNION</t>
+  </si>
+  <si>
+    <t>C.S. LAS TORRES DE COTILLAS</t>
+  </si>
+  <si>
+    <t>C.S. LORCA CENTRO</t>
+  </si>
+  <si>
+    <t>C.S. LORCA/LA PACA</t>
+  </si>
+  <si>
+    <t>C.S. LORCA/SAN DIEGO</t>
+  </si>
+  <si>
+    <t>C.S. LORCA/SUR</t>
+  </si>
+  <si>
+    <t>C.S. LORCA/SUTULLENA</t>
+  </si>
+  <si>
+    <t>C.S. LORQUI</t>
+  </si>
+  <si>
+    <t>C.S. LOS ALCAZARES</t>
+  </si>
+  <si>
+    <t>C.S. MAZARRON</t>
+  </si>
+  <si>
+    <t>C.S. MOLINA NORTE - DR. ANTONIO GARCIA</t>
+  </si>
+  <si>
+    <t>C.S. MOLINA SUR (JESUS MARIN)</t>
+  </si>
+  <si>
+    <t>C.S. MORATALLA</t>
+  </si>
+  <si>
+    <t>C.S. MULA</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/ NONDUERMAS</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/ALJUCER</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/ALQUERIAS</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/BARRIO DEL CARMEN</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/CABEZO DE TORRES</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/CAMPO DE CARTAGENA</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/EL PALMAR</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/EL RANERO</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/ESPINARDO</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/FLORIDABLANCA</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/INFANTE</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/LA ALBERCA</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/LA ÑORA</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/LLANO DE BRUJAS</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/MONTEAGUDO</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/PUENTE TOCINOS</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/SAN ANDRES</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/SANTA MARIA GRACIA</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/SUR</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/VISTA ALEGRE</t>
+  </si>
+  <si>
+    <t>C.S. MURCIA/VISTABELLA</t>
+  </si>
+  <si>
+    <t>C.S. PUERTO DE MAZARRON</t>
+  </si>
+  <si>
+    <t>C.S. PUERTO LUMBRERAS</t>
+  </si>
+  <si>
+    <t>C.S. SAN ANTON</t>
+  </si>
+  <si>
+    <t>C.S. SAN JAVIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C.S. SAN JUAN </t>
+  </si>
+  <si>
+    <t>C.S. SAN PEDRO DEL PINATAR</t>
+  </si>
+  <si>
+    <t>C.S. SANGONERA LA VERDE</t>
+  </si>
+  <si>
+    <t>C.S. SANTOMERA</t>
+  </si>
+  <si>
+    <t>C.S. TORRE PACHECO/ESTE</t>
+  </si>
+  <si>
+    <t>C.S. TORRE PACHECO/OESTE</t>
+  </si>
+  <si>
+    <t>C.S. TOTANA NORTE</t>
+  </si>
+  <si>
+    <t>C.S. TOTANA/SUR</t>
+  </si>
+  <si>
+    <t>C.S. YECLA/ESTE</t>
+  </si>
+  <si>
+    <t>C.S. YECLA/OESTE</t>
+  </si>
+  <si>
+    <t>C.S. ZARANDONA</t>
+  </si>
+  <si>
+    <t>13738</t>
+  </si>
+  <si>
+    <t>CASER RESIDENCIAL SANTO ANGEL</t>
+  </si>
+  <si>
+    <t>CEE EUSEBIO MARTINEZ</t>
+  </si>
+  <si>
+    <t>CEE LAS BOQUERAS</t>
+  </si>
+  <si>
+    <t>CEE PRIMITIVA LOPEZ</t>
+  </si>
+  <si>
+    <t>CEE SANTISIMO CRISTO DE LA MISERICORDIA</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CENTRO ATENCION A DROGODEPENDENCIAS DE MURCIA</t>
+  </si>
+  <si>
+    <t>CENTRO COMUNIDAD TERAPEUTICA/CASA DE ACOGIDA EL BUEN CAMINO</t>
+  </si>
+  <si>
+    <t>CENTRO DE ATENCION A PERSONAS CON DISCAPACIDAD ASTRADE</t>
+  </si>
+  <si>
+    <t>CENTRO DE ATENCION A PERSONAS DEPENDIENTES CON DISCAPACIDAD INTELECTUAL DE CHURR</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA AFEMAC</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA AFEMCE DE CIEZA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA AFEMNOR</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA AFESMO DE MOLINA</t>
+  </si>
+  <si>
+    <t>156477</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA AIDEMAR DE SAN JAVIER</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA AMAS</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA APANDIS DE LORCA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA APCOM DE CARAVACA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA APICES</t>
+  </si>
+  <si>
+    <t>156419</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA ASPAJUNIDE DE JUMILLA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA ASTRAPACE DE ZARANDONA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA CEOM DE MURCIA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA DE PERSONAS MAYORES DE ROLDAN</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA DISMO DE MOLINA DE SEGURA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA INTEGRA DAÑO CEREBRAL DE MURCIA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA JUAN CEREZO FAMDIF EN MURCIA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA LA NORIA DE AYUNTAMIENTO DE ABARAN</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA MIMO-LA FLOTA</t>
+  </si>
+  <si>
+    <t>156461</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA P.M. PONCEMAR LA TERCIA DE LORCA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA PERSONAS MAYORES MISOL</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA PROLAM ASTUS</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA PROMETEO DE TORRE PACHECO</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA PUERTO LUMBRERAS</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA SANTA MARIA JOSEFA</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA SANTA ROSALIA AIDEMAR</t>
+  </si>
+  <si>
+    <t>CENTRO DE DIA URCI DE AGUILAS</t>
+  </si>
+  <si>
+    <t>CENTRO DE INTEGRACION DE ASPAYM MURCIA</t>
+  </si>
+  <si>
+    <t>CENTRO DE LA ASOCIACION ALZHEIMER LORCA</t>
+  </si>
+  <si>
+    <t>CSMMOLINASEGURA</t>
+  </si>
+  <si>
+    <t>CENTRO DE SALUD MENTAL DE MOLINA DE SEGURA</t>
+  </si>
+  <si>
+    <t>CSMMURCIAESTE</t>
+  </si>
+  <si>
+    <t>CENTRO DE SALUD MENTAL MURCIA ESTE</t>
+  </si>
+  <si>
+    <t>156457</t>
+  </si>
+  <si>
+    <t>CENTRO DIA AFES DE MURCIA</t>
+  </si>
+  <si>
+    <t>CENTRO ESTANCIAS DIURNAS PEDRO HERNANDEZ CABALLERO</t>
+  </si>
+  <si>
+    <t>CENTRO KIPE</t>
+  </si>
+  <si>
+    <t>ADESLAS</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO ADESLAS</t>
+  </si>
+  <si>
+    <t>SOL 204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO MEDICO CIUDAD DEL SOL </t>
+  </si>
+  <si>
+    <t>EDEN</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO EL EDEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO MEDICO MAR MENOR SAN JAVIER </t>
+  </si>
+  <si>
+    <t>STA_EULALIA</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO SANTA EULALIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO MEDICO VIRGEN DE LA CARIDAD - LOS ALCAZARES </t>
+  </si>
+  <si>
+    <t>CARIDAD_ALC</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO VIRGEN DE LA CARIDAD ALCANTARILLA</t>
+  </si>
+  <si>
+    <t>CARIDAD_ALH</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO VIRGEN DE LA CARIDAD ALHAMA</t>
+  </si>
+  <si>
+    <t>CMCAR 202</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO VIRGEN DE LA CARIDAD CARTAGENA</t>
+  </si>
+  <si>
+    <t>CARIDAD_FU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO MEDICO VIRGEN DE LA CARIDAD FUENTE ALAMO </t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO VIRGEN DE LA CARIDAD LA UNION</t>
+  </si>
+  <si>
+    <t>CARIDAD_MU</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO VIRGEN DE LA CARIDAD MURCIA</t>
+  </si>
+  <si>
+    <t>CE_233</t>
+  </si>
+  <si>
+    <t>CENTRO MÉDICO VIRGEN DE LA CARTIDAD - CARAVACA</t>
+  </si>
+  <si>
+    <t>CENTRO MEDICO VIRGEN DEL PASICO- TRINITARIO RUIZ MOMPEAM</t>
+  </si>
+  <si>
+    <t>CENTRO MUNICIPAL DE ESTANCIAS DIURNAS BARRIOMAR LA PURISIMA</t>
+  </si>
+  <si>
+    <t>CENTRO NUEVA FUNDACION LOS ALBARES</t>
+  </si>
+  <si>
+    <t>CENTRO OCUPACIONAL ASCOPAS</t>
+  </si>
+  <si>
+    <t>CENTRO OCUPACIONAL DE CASILLAS ASSIDO</t>
+  </si>
+  <si>
+    <t>193073</t>
+  </si>
+  <si>
+    <t>CENTRO RESIDENCIAL PARA PERSONAS MAYORES VIRGEN DE LA SALUD</t>
+  </si>
+  <si>
+    <t>S_JUMILLA</t>
+  </si>
+  <si>
+    <t>CENTRO SANITARIO ALTIPLANO SALUD JUMILLA</t>
+  </si>
+  <si>
+    <t>CENTRO SOCIAL DE MAYORES BARRIOMAR</t>
+  </si>
+  <si>
+    <t>CENTRO SOCIAL DE MAYORES Y ESTANCIAS DIURNAS DEL AYUNTAMIENTO DE MULA</t>
+  </si>
+  <si>
+    <t>CENTRO SOCIO SANITARIO CRISTO DE LOS MINEROS</t>
+  </si>
+  <si>
+    <t>CLINICA  PUERTO LUMBRERAS</t>
+  </si>
+  <si>
+    <t>CLINICA CARDIOSALUS</t>
+  </si>
+  <si>
+    <t>CC 271</t>
+  </si>
+  <si>
+    <t>CLINICA COSTA CALIDA</t>
+  </si>
+  <si>
+    <t>CLINICA DR JULIO ANDREO</t>
+  </si>
+  <si>
+    <t>CLINICA INFANTE</t>
+  </si>
+  <si>
+    <t>CM 208</t>
+  </si>
+  <si>
+    <t>CLINICA JUAN XXIII</t>
+  </si>
+  <si>
+    <t>CLINICA MAZARRON</t>
+  </si>
+  <si>
+    <t>SANITAS</t>
+  </si>
+  <si>
+    <t>CLINICA MILENIUM</t>
+  </si>
+  <si>
+    <t>300063</t>
+  </si>
+  <si>
+    <t>CLINICA NUESTRA SEÑORA DE BELEN</t>
+  </si>
+  <si>
+    <t>CLINICA REITER</t>
+  </si>
+  <si>
+    <t>CLINICA ROVER</t>
+  </si>
+  <si>
+    <t>SAN_ANTONIO</t>
+  </si>
+  <si>
+    <t>CLINICA SAN ANTONIO</t>
+  </si>
+  <si>
+    <t>CLINICA SAN BARTOLOME</t>
+  </si>
+  <si>
+    <t>DA_278</t>
+  </si>
+  <si>
+    <t>CLINICA SAN DAMIAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAN_FRAN </t>
+  </si>
+  <si>
+    <t>CLINICA SAN FRANCISCO DE MULA</t>
+  </si>
+  <si>
+    <t>CL_242</t>
+  </si>
+  <si>
+    <t>CLINIMUR SERVICIOS MEDICOS</t>
+  </si>
+  <si>
+    <t>COLEGIO PUBLICO DE EDUCACION ESPECIAL ASCRUZ</t>
+  </si>
+  <si>
+    <t>COMUNIDAD TERAPEUTICA DE PROYECTO HOMBRE MURCIA</t>
+  </si>
+  <si>
+    <t>COMUNIDAD TERAPEUTICA LAS FLOTAS</t>
+  </si>
+  <si>
+    <t>CONS. A.P. LA ALCAYNA</t>
+  </si>
+  <si>
+    <t>CONS. BALSICAS</t>
+  </si>
+  <si>
+    <t>CONS. DOLORES DE PACHECO</t>
+  </si>
+  <si>
+    <t>CONS. EL LLANO DE MOLINA</t>
+  </si>
+  <si>
+    <t>CONS. EL RAAL</t>
+  </si>
+  <si>
+    <t>CONS. JAVALI NUEVO</t>
+  </si>
+  <si>
+    <t>CONS. LA ALJORRA</t>
+  </si>
+  <si>
+    <t>CONS. LIBRILLA</t>
+  </si>
+  <si>
+    <t>CONS. LOBOSILLO</t>
+  </si>
+  <si>
+    <t>CONS. LOS GARRES</t>
+  </si>
+  <si>
+    <t>CONS. LOS RAMOS</t>
+  </si>
+  <si>
+    <t>CONS. PLIEGO</t>
+  </si>
+  <si>
+    <t>CONS. PUEBLA DE SOTO</t>
+  </si>
+  <si>
+    <t>CONS. RAMONETE</t>
+  </si>
+  <si>
+    <t>CONS. RIBERA DE MOLINA</t>
+  </si>
+  <si>
+    <t>CONS. ROLDAN</t>
+  </si>
+  <si>
+    <t>CONS. SAN JOSE DE LA VEGA</t>
+  </si>
+  <si>
+    <t>CONS. SANGONERA LA SECA</t>
+  </si>
+  <si>
+    <t>CONS. SANTIAGO DE LA RIBERA</t>
+  </si>
+  <si>
+    <t>CONS. SANTO ANGEL</t>
+  </si>
+  <si>
+    <t>CONS. SUCINA</t>
+  </si>
+  <si>
+    <t>CONS. TORREAGUERA</t>
+  </si>
+  <si>
+    <t>CONS. VISTA ALEGRE</t>
+  </si>
+  <si>
+    <t>CONS. ZENETA</t>
+  </si>
+  <si>
+    <t>CONSEJERIA DE EDUCACION, FORMACION Y EMPLEO</t>
+  </si>
+  <si>
+    <t>CONSEJERIA DE SALUD</t>
+  </si>
+  <si>
+    <t>CUALTIS  (CARTAGENA)</t>
+  </si>
+  <si>
+    <t>CUALTIS (LORCA)</t>
+  </si>
+  <si>
+    <t>DKV</t>
+  </si>
+  <si>
+    <t>DKV. CENTRO MEDICO ALBA</t>
+  </si>
+  <si>
+    <t>EL POZO ALIMENTACION, S.A.</t>
+  </si>
+  <si>
+    <t>FRESEIUS MEDICAL CARE SERVICES MURCIA, S.L. (SAN PEDRO)</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE SERVICES MURCIA, S.L. (CARTAGENA)</t>
+  </si>
+  <si>
+    <t>126609</t>
+  </si>
+  <si>
+    <t>FUNDACION CARMEN ZAMORA</t>
+  </si>
+  <si>
+    <t>FUNDACION ENTORNO SLOW</t>
+  </si>
+  <si>
+    <t>158299</t>
+  </si>
+  <si>
+    <t>FUNDACION MARRAJA NP JESUS NAZARENO</t>
+  </si>
+  <si>
+    <t>CURAEMENTIS</t>
+  </si>
+  <si>
+    <t>FUNDACION MURCIANA DE SALUD MENTAL,  CURAEMENTIS</t>
+  </si>
+  <si>
+    <t>FUNDACION ST3 COMEDOR DE MENORES</t>
+  </si>
+  <si>
+    <t>FUNDACION TEMEHI</t>
+  </si>
+  <si>
+    <t>FUNDOWN</t>
+  </si>
+  <si>
+    <t>LV 270</t>
+  </si>
+  <si>
+    <t>GERIATRICO LUIS VALENCIANO</t>
+  </si>
+  <si>
+    <t>191596</t>
+  </si>
+  <si>
+    <t>HERMANITAS DE ANCIANOS DESAMPARADOS  HOGAR STMA. VERA CRUZ</t>
+  </si>
+  <si>
+    <t>7537</t>
+  </si>
+  <si>
+    <t>HERMANITAS DE LOS POBRES ASILO DE ANCIANOS DE MURCIA</t>
+  </si>
+  <si>
+    <t>191460</t>
+  </si>
+  <si>
+    <t>HOSPITAL ASILO DE LA REAL PIEDAD</t>
+  </si>
+  <si>
+    <t>MOL 300294</t>
+  </si>
+  <si>
+    <t>HOSPITAL DE MOLINA</t>
+  </si>
+  <si>
+    <t>HOSPITAL LA VEGA</t>
+  </si>
+  <si>
+    <t>HOSPITAL MESA DEL CASTILLO</t>
+  </si>
+  <si>
+    <t>HOSPITAL PERPETUO SOCORRO</t>
+  </si>
+  <si>
+    <t>HOSPITAL PERPETUO SOCORRO ALAMEDA</t>
+  </si>
+  <si>
+    <t>HOSPITAL QUIRONSALUD MURCIA</t>
+  </si>
+  <si>
+    <t>HOSPITAL SANTA MARIA DEL ROSELL</t>
+  </si>
+  <si>
+    <t>HOSPITAL VIAMED SAN JOSE</t>
+  </si>
+  <si>
+    <t>VA 300217</t>
+  </si>
+  <si>
+    <t>HOSPITAL VIRGEN DEL ALCAZAR DE LORCA</t>
+  </si>
+  <si>
+    <t>ITA CLINIC BCN, S L</t>
+  </si>
+  <si>
+    <t>LA RUEDA CENTRO MEDICO</t>
+  </si>
+  <si>
+    <t>192557</t>
+  </si>
+  <si>
+    <t>LOS JAZMINES RESIDENCIA DE LA TERCERA EDAD,S.L.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>NAVANTIA</t>
+  </si>
+  <si>
+    <t>191815</t>
+  </si>
+  <si>
+    <t>PISO DE ACOGIDA DE JESUS ABANDONADO PROYECTO RETORNO</t>
+  </si>
+  <si>
+    <t>POL 318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POLICLINICA AGUILAS </t>
+  </si>
+  <si>
+    <t>POLICLINICA LOS DOLORES (VIRGEN DE LA CARIDAD)</t>
+  </si>
+  <si>
+    <t>RESIDENCIA  FUNDAMIFP</t>
+  </si>
+  <si>
+    <t>RESIDENCIA AIDEMAR (S. PEDRO)</t>
+  </si>
+  <si>
+    <t>192585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESIDENCIA AMAVIR CARTAGENA </t>
+  </si>
+  <si>
+    <t>43896</t>
+  </si>
+  <si>
+    <t>RESIDENCIA BALLESOL</t>
+  </si>
+  <si>
+    <t>CC 370</t>
+  </si>
+  <si>
+    <t>RESIDENCIA CASA DE CAMPO</t>
+  </si>
+  <si>
+    <t>RESIDENCIA CLECE VITAM CARMEN CONDE</t>
+  </si>
+  <si>
+    <t>92549</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE ANCIANOS EL AMPARO</t>
+  </si>
+  <si>
+    <t>191933</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE ANCIANOS HOGAR BETANIA</t>
+  </si>
+  <si>
+    <t>191562</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE ANCIANOS MARIANO MARIN BLAZQUEZ</t>
+  </si>
+  <si>
+    <t>191007</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE CEUTI</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE DISCAPACITADOS LAS ARBOLEDAS</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE INTEDIS DE MULA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESIDENCIA DE MAYORES Y CENTRO DE DIA VITALIA </t>
+  </si>
+  <si>
+    <t>192361</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE PERSONAS MAYORES EL PALMERAL DEL MAR MENOR S.L</t>
+  </si>
+  <si>
+    <t>190874</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE PERSONAS MAYORES NICOLAS GOMEZ TORNERO</t>
+  </si>
+  <si>
+    <t>191828</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE PERSONAS MAYORES SAN AGUSTIN</t>
+  </si>
+  <si>
+    <t>190841</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE PERSONAS MAYORES VIRGEN DEL ROSARIO</t>
+  </si>
+  <si>
+    <t>192067</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE TERCERA EDAD EL LOZAR SANTIAGO DE LA RIBERA</t>
+  </si>
+  <si>
+    <t>192451</t>
+  </si>
+  <si>
+    <t>RESIDENCIA DE TERCERA EDAD HOGAR NAZARET</t>
+  </si>
+  <si>
+    <t>MOLINO</t>
+  </si>
+  <si>
+    <t>RESIDENCIA EL MOLINO S.I.T.E., S.L.L.</t>
+  </si>
+  <si>
+    <t>RESIDENCIA EMERA MURCIA</t>
+  </si>
+  <si>
+    <t>FER 528</t>
+  </si>
+  <si>
+    <t>RESIDENCIA FERROVIARIOS</t>
+  </si>
+  <si>
+    <t>192362</t>
+  </si>
+  <si>
+    <t>RESIDENCIA GERIATRICA SAN PABLO S.L.</t>
+  </si>
+  <si>
+    <t>PM 517</t>
+  </si>
+  <si>
+    <t>RESIDENCIA LA PURISIMA (MAZARRON)</t>
+  </si>
+  <si>
+    <t>191303</t>
+  </si>
+  <si>
+    <t>RESIDENCIA LA PURISIMA (TOTANA)</t>
+  </si>
+  <si>
+    <t>300340</t>
+  </si>
+  <si>
+    <t>RESIDENCIA LOS ALMENDROS</t>
+  </si>
+  <si>
+    <t>MAR 529</t>
+  </si>
+  <si>
+    <t>RESIDENCIA LOS MARINES</t>
+  </si>
+  <si>
+    <t>LOZAR</t>
+  </si>
+  <si>
+    <t>RESIDENCIA LOZAR 3ª EDAD S.L.U (POZO ALEDO)</t>
+  </si>
+  <si>
+    <t>SP 269</t>
+  </si>
+  <si>
+    <t>RESIDENCIA MENSAJEROS DE LA PAZ</t>
+  </si>
+  <si>
+    <t>RESIDENCIA MENSAJEROS DE LA PAZ DE SAN PEDRO</t>
+  </si>
+  <si>
+    <t>145111</t>
+  </si>
+  <si>
+    <t>RESIDENCIA MONTECANTALAR</t>
+  </si>
+  <si>
+    <t>MONTEPINAR</t>
+  </si>
+  <si>
+    <t>RESIDENCIA MONTEPINAR</t>
+  </si>
+  <si>
+    <t>NOVA</t>
+  </si>
+  <si>
+    <t>RESIDENCIA NOVA SANTA ANA S.L.</t>
+  </si>
+  <si>
+    <t>192158</t>
+  </si>
+  <si>
+    <t>RESIDENCIA NUEVO AZAHAR</t>
+  </si>
+  <si>
+    <t>126619</t>
+  </si>
+  <si>
+    <t>RESIDENCIA OBISPO JAVIER AZAGRA</t>
+  </si>
+  <si>
+    <t>91202</t>
+  </si>
+  <si>
+    <t>RESIDENCIA ORPEA CARTAGENA</t>
+  </si>
+  <si>
+    <t>CAS 266</t>
+  </si>
+  <si>
+    <t>RESIDENCIA P.M. CASER RESIDENCIAL ALAMEDA</t>
+  </si>
+  <si>
+    <t>RESIDENCIA P.M. NTRA.SRA.DE LA ASUNCION de Jumilla</t>
+  </si>
+  <si>
+    <t>130075</t>
+  </si>
+  <si>
+    <t>RESIDENCIA PARA MAYORES ALTAVIDA</t>
+  </si>
+  <si>
+    <t>125697</t>
+  </si>
+  <si>
+    <t>RESIDENCIA PARA MAYORES DEPENDIENTES  CLUB DE CAMPOS</t>
+  </si>
+  <si>
+    <t>192116</t>
+  </si>
+  <si>
+    <t>RESIDENCIA PARA PERSONAS MAYORES NTRA. SRA. DE LOS ANGELES</t>
+  </si>
+  <si>
+    <t>144637</t>
+  </si>
+  <si>
+    <t>RESIDENCIA PARA PERSONAS MAYORES SANTA TERESA JORNET</t>
+  </si>
+  <si>
+    <t>190842</t>
+  </si>
+  <si>
+    <t>RESIDENCIA PERSONAS MAYORES DE CARTAGENA FUENTE CUBAS</t>
+  </si>
+  <si>
+    <t>158216</t>
+  </si>
+  <si>
+    <t>RESIDENCIA PUERTO SOL</t>
+  </si>
+  <si>
+    <t>SAN 523</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SAN BASILIO</t>
+  </si>
+  <si>
+    <t>SD 518</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SAN DIEGO</t>
+  </si>
+  <si>
+    <t>SAN 504</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SAN FRANCISCO</t>
+  </si>
+  <si>
+    <t>148503</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SAN ISIDRO</t>
+  </si>
+  <si>
+    <t>SJ 516</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SAN JOSE</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SANTA ANA</t>
+  </si>
+  <si>
+    <t>70037</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SANTA ISABEL</t>
+  </si>
+  <si>
+    <t>145546</t>
+  </si>
+  <si>
+    <t>RESIDENCIA SERGESA SANTOMERA</t>
+  </si>
+  <si>
+    <t>300339</t>
+  </si>
+  <si>
+    <t>RESIDENCIA VILLADEMAR</t>
+  </si>
+  <si>
+    <t>190951</t>
+  </si>
+  <si>
+    <t>RESIDENCIA VIRGEN DE LA ESPERANZA</t>
+  </si>
+  <si>
+    <t>VF 534</t>
+  </si>
+  <si>
+    <t>RESIDENCIA VIRGEN DE LA FUENSANTA</t>
+  </si>
+  <si>
+    <t>190937</t>
+  </si>
+  <si>
+    <t>RESIDENCIA VIRGEN DE LOS DOLORES Y CED</t>
+  </si>
+  <si>
+    <t>VM 531</t>
+  </si>
+  <si>
+    <t>RESIDENCIA VIRGEN DEL MAR</t>
+  </si>
+  <si>
+    <t>190860</t>
+  </si>
+  <si>
+    <t>RESIDENCIA VIRGEN DEL VALLE (DR. FRANCISCO-JAVIER ASTURIANO)</t>
+  </si>
+  <si>
+    <t>151520</t>
+  </si>
+  <si>
+    <t>RESIDENCIA Y CENTRO DE DIA NUESTRA SEÑORA DE FATIMA</t>
+  </si>
+  <si>
+    <t>190840</t>
+  </si>
+  <si>
+    <t>RESIDENCIA Y CENTRO DE DIA PARA PERSONAS MAYORES DE LORCA DOMINGO SASTRE</t>
+  </si>
+  <si>
+    <t>193252</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RESIDENCIAL EL VALLE DE LAS PALAS, SL </t>
+  </si>
+  <si>
+    <t>135841</t>
+  </si>
+  <si>
+    <t>RESIDENCIAL VIP SUITES</t>
+  </si>
+  <si>
+    <t>RESIDENCIAL Y CENTRO DE DIA VIRGEN DEL CARMEN (ASOC. A ID 66077)</t>
+  </si>
+  <si>
+    <t>SPRL-A2</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES COMPLEJO HOSPITALARIO CARTAGENA</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES FUNCION PUBLICA</t>
+  </si>
+  <si>
+    <t>SPRL-A4</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. CARAVACA</t>
+  </si>
+  <si>
+    <t>SPRL-A9</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. DE LA VEGA LORENZO GUIRAO</t>
+  </si>
+  <si>
+    <t>SPRL-A8</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. LOS ARCOS</t>
+  </si>
+  <si>
+    <t>SPRL-A6</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. MORALES MESEGUER</t>
+  </si>
+  <si>
+    <t>SPRL-A3</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. R. MENDEZ</t>
+  </si>
+  <si>
+    <t>SPRL-A7</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. REINA SOFIA</t>
+  </si>
+  <si>
+    <t>SPRL-A10</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. ROMAN ALBERCA</t>
+  </si>
+  <si>
+    <t>SPRL-A1</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. VIRGEN DE LA ARRIXACA</t>
+  </si>
+  <si>
+    <t>SPRL-A5</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES H. VIRGEN DEL CASTILLO</t>
+  </si>
+  <si>
+    <t>PRL_UMU</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES UNIVERSIDAD DE MURCIA</t>
+  </si>
+  <si>
+    <t>SPRL-A11</t>
+  </si>
+  <si>
+    <t>S.P. RIESGOS LABORALES. SERVICIO MURCIANO DE SALUD, EDIFICIO HABITAMIA</t>
+  </si>
+  <si>
+    <t>SANTO HOSPITAL DE LA CARIDAD DE CARTAGENA</t>
+  </si>
+  <si>
+    <t>SANTO Y REAL HOSPITAL DE CARIDAD</t>
+  </si>
+  <si>
+    <t>SMP-A9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVICIO MEDICINA PREVENTIVA H. DE LA VEGA LORENZO GUIRAO </t>
+  </si>
+  <si>
+    <t>SPC 511</t>
+  </si>
+  <si>
+    <t>SERVICIO SALUD PUBLICA CARTAGENA</t>
+  </si>
+  <si>
+    <t>SERVICIO SALUD PUBLICA LORCA</t>
+  </si>
+  <si>
+    <t>SSPP 7</t>
+  </si>
+  <si>
+    <t>SERVICIOS DE SALUD PLAZA PRECIOSA</t>
+  </si>
+  <si>
+    <t>S.P.R.L SEMUSAD</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD CATOLICA SAN ANTONIO</t>
+  </si>
+  <si>
+    <t>UMU_</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD DE MURCIA</t>
+  </si>
+  <si>
+    <t>PEL 165</t>
+  </si>
+  <si>
+    <t>VIRGEN DE LOS PELIGROS</t>
+  </si>
+  <si>
+    <t>194105</t>
+  </si>
+  <si>
+    <t>VIVIENDA COLECTIVA PARA MAYORES SAN LUIS</t>
+  </si>
+  <si>
+    <t>VIVIENDA TUTELADA I ALFA</t>
+  </si>
+  <si>
+    <t>79950</t>
+  </si>
+  <si>
+    <t>VIVIENDA TUTELADAS ESCUELAS BLANCAS</t>
+  </si>
+  <si>
+    <t>SANATORIO PSIQUIATRICO DR. MUÑOZ</t>
+  </si>
+  <si>
+    <t>DIA 311</t>
+  </si>
+  <si>
+    <t>Indicación Neumococo Conjugada</t>
+  </si>
+  <si>
+    <t>Indicación VRS</t>
+  </si>
+  <si>
+    <t>Indicación Herpes zóster</t>
+  </si>
+  <si>
+    <t>CÓDIGOS DE GRUPOS DE POBLACIÓN A VACUNAR DE GRIPE</t>
+  </si>
+  <si>
+    <t>EXPLICACIÓN</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Vacunación por edad</t>
+  </si>
+  <si>
+    <t>Personas de 6 meses a 9 años, así como 60 años o más de edad</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Menores de 60 años patología crónica</t>
+  </si>
+  <si>
+    <t>Menores de entre 10 y 59 años con condiciones de riesgo</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Sanitarios</t>
+  </si>
+  <si>
+    <t>Personal sanitario y no sanitario de Centros Sanitarios (incluidos estudiantes en prácticas) y Farmacias</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Cuidadores de enfermos de alto riesgo</t>
+  </si>
+  <si>
+    <t>Cuidadores y convivientes de enfermos de alto riesgo</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Embarazadas</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Trabajadores de Servicios Esenciales</t>
+  </si>
+  <si>
+    <t>Trabajadores de servicios esenciales (bomberos, policías, etc.)</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Trabajadores industrias de aves o cerdos</t>
+  </si>
+  <si>
+    <t>Trabajadores de mataderos de aves, explotaciones avícolas o porcinas</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>Personas no incluidas en grupo de riesgo</t>
+  </si>
+  <si>
+    <t>CÓDIGOS DE GRUPOS DE POBLACIÓN A VACUNAR FRENTE COVID-19</t>
+  </si>
+  <si>
+    <t>Personas de 70 años o más de edad</t>
+  </si>
+  <si>
+    <t>Cuidadores y convivientes de grandes inmunodeprimidos</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Menores de 70 años patología crónica</t>
+  </si>
+  <si>
+    <t>CÓDIGOS DE GRUPOS DE POBLACIÓN VACUNACIÓN NEUMOCOCO</t>
+  </si>
+  <si>
+    <t>Personas de 65 o más</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Menores de 65 años patología crónica</t>
+  </si>
+  <si>
+    <t>I4</t>
+  </si>
+  <si>
+    <t>Residentes centros Discapacitados</t>
+  </si>
+  <si>
+    <t>Personas institucionalizadas en centros de discapacidad</t>
+  </si>
+  <si>
+    <t>I3</t>
+  </si>
+  <si>
+    <t>Residentes centros personas mayores</t>
+  </si>
+  <si>
+    <t>Personas institucionalizadas en centros de personas mayores</t>
+  </si>
+  <si>
+    <t>CÓDIGOS DE GRUPOS DE POBLACIÓN VACUNACIÓN HERPES ZÓSTER</t>
+  </si>
+  <si>
+    <t>CÓDIGOS DE GRUPOS DE POBLACIÓN VACUNACIÓN VRS</t>
+  </si>
+  <si>
+    <t>Residentes de centros de personas mayores</t>
+  </si>
+  <si>
+    <t>Residentes de centros de personas con discapacidad</t>
+  </si>
+  <si>
+    <t>S6</t>
+  </si>
+  <si>
+    <t>Trasplante de progenitores hematopoyéticos</t>
+  </si>
+  <si>
+    <t>S9</t>
+  </si>
+  <si>
+    <t>Trasplante de órgano sólido</t>
+  </si>
+  <si>
+    <t>S4</t>
+  </si>
+  <si>
+    <t>Neoplasia</t>
+  </si>
+  <si>
+    <t>Cáncer de órgano sólido con quimioterapia o recibida en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>S2</t>
+  </si>
+  <si>
+    <t>Leucemia aguda</t>
+  </si>
+  <si>
+    <t>S3</t>
+  </si>
+  <si>
+    <t>Linfoma</t>
+  </si>
+  <si>
+    <t>T3</t>
+  </si>
+  <si>
+    <t>Otras neoplasias hematológicas</t>
+  </si>
+  <si>
+    <t>S7</t>
+  </si>
+  <si>
+    <t>Tratamiento inmunosupresor</t>
+  </si>
+  <si>
+    <t>XBX30</t>
+  </si>
+  <si>
+    <t>BIMERVAX XFG</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">COVID-19 ARNm LP.8.1 </t>
+      <t xml:space="preserve">COVID-19 proteína XFG </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>≥12 años</t>
     </r>
   </si>
   <si>
-    <t>PCL10</t>
-[...2 lines deleted...]
-    <t>COMIRNATY LP.8.1 10 MCG</t>
+    <t>PCF30</t>
+  </si>
+  <si>
+    <t>PCF10</t>
+  </si>
+  <si>
+    <t>COMIRNATY XFG 30 MCG</t>
+  </si>
+  <si>
+    <t>COMIRNATY XFG 10 MCG</t>
   </si>
   <si>
     <r>
-      <t>COVID-19 ARNm LP.8.1 5-11</t>
+      <t>COVID-19 ARNm XFG 6 meses-11</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> años</t>
     </r>
   </si>
   <si>
-    <t>PCL03</t>
-[...4 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">COVID-19 ARNm LP.8.1 </t>
-[...19 lines deleted...]
-      <t xml:space="preserve">COVID-19 proteína LP.8.1 </t>
+      <t xml:space="preserve">COVID-19 ARNm XFG </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="0" tint="-0.499984740745262"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>≥12 años</t>
     </r>
   </si>
   <si>
-    <t>VACUNA ANTINEUMOCÓCICA</t>
-[...1637 lines deleted...]
-    <t>Tratamiento inmunosupresor</t>
+    <t>DIAVERUM DIALISIS MOLINA</t>
+  </si>
+  <si>
+    <t>DIAVERUM DIALISIS CARAVACA</t>
+  </si>
+  <si>
+    <t>DIAVERUM DIALISIS YECLA</t>
+  </si>
+  <si>
+    <t>DIAVERUM DIALISIS MURCIA</t>
+  </si>
+  <si>
+    <t>DIALISIS_MU</t>
+  </si>
+  <si>
+    <t>DIAVERUM DIALISIS ABARAN</t>
+  </si>
+  <si>
+    <t>DIALISIS SANTA LUCIA</t>
+  </si>
+  <si>
+    <t>DIALISIS_SLUCIA</t>
+  </si>
+  <si>
+    <t>FRESENIUS DIALISIS SAN PEDRO</t>
+  </si>
+  <si>
+    <t>FRESENIUS DIALISIS EL PALMAR</t>
+  </si>
+  <si>
+    <t>Indicación COVID-19 2026-2027</t>
+  </si>
+  <si>
+    <t>Indicación Gripe 2026-2027</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>Tratamiento renal sustitutivo</t>
+  </si>
+  <si>
+    <t>S8</t>
+  </si>
+  <si>
+    <t>Infección por VIH</t>
+  </si>
+  <si>
+    <t>T1</t>
+  </si>
+  <si>
+    <t>Otras inmunodeficiencias</t>
+  </si>
+  <si>
+    <t>50 años o más. Personas institucionalizadas en centros de personas mayores</t>
+  </si>
+  <si>
+    <t>50 años o más. Personas institucionalizadas en centros de discapacidad</t>
+  </si>
+  <si>
+    <t>18 años o más. Trasplante de órgano sólido</t>
+  </si>
+  <si>
+    <t>18 años o más. Cáncer de órgano sólido con quimioterapia o recibida en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>18 años o más. Leucemia aguda con quimioterapia o recibida en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>18 años o más. Linfoma con quimioterapia o recibida en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>18 años o más. Otras neoplasias hematológicas con quimioterapia o recibida en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>50 años o más. Tratamiento inmunosupresor</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">18 años o más. Infección por VIH </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>solo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> en aquellas personas con CD4 menor de 200/mcl</t>
+    </r>
+  </si>
+  <si>
+    <t>18 años o  más. Hemodiálisis o diálisis peritoneal</t>
+  </si>
+  <si>
+    <t>18 años o más. Errores innatos de la inmunidad</t>
+  </si>
+  <si>
+    <t>Personas nacidas en 1958, 1959, 1960, 1961, 1943, 1944, 1945, 1946 y 1947</t>
+  </si>
+  <si>
+    <t>Personas de 5-64 años con condiciones de riesgo</t>
+  </si>
+  <si>
+    <t>Insuficiencia renal</t>
+  </si>
+  <si>
+    <t>Internos penitenciarios de larga duración</t>
+  </si>
+  <si>
+    <t>Linfomas</t>
+  </si>
+  <si>
+    <t>Síndrome de Down</t>
+  </si>
+  <si>
+    <t>Trasplante precursores hematopoyéticos</t>
+  </si>
+  <si>
+    <t>Trabajadores Centros Socio-Sanitarios</t>
+  </si>
+  <si>
+    <t>Residentes centros serv. Sociales</t>
+  </si>
+  <si>
+    <t>Residentes centros personas discapacidad</t>
+  </si>
+  <si>
+    <t>Fibrosis Quística</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>I1</t>
+  </si>
+  <si>
+    <t>I2</t>
+  </si>
+  <si>
+    <t>T4</t>
+  </si>
+  <si>
+    <t>S1</t>
+  </si>
+  <si>
+    <t>T2</t>
+  </si>
+  <si>
+    <t>Menores de entre 6 meses y 69 años con condiciones de riesgo</t>
+  </si>
+  <si>
+    <t>Trabajadores de residencias y otras centros socio-sanitarios</t>
+  </si>
+  <si>
+    <t>Residentes de manera prolongada en centros de servicios socioles</t>
+  </si>
+  <si>
+    <t>Residentes en centros de personas mayores</t>
+  </si>
+  <si>
+    <t>Residentes en centro de personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Fibrosis quística</t>
+  </si>
+  <si>
+    <t>Infección por VIH, independientemente de la cifra de CD4</t>
+  </si>
+  <si>
+    <t>Insuficiencia renal grados 3, 4 y 5 de la Clasificación KDIGO</t>
+  </si>
+  <si>
+    <t>Leucemia aguda en tratamiento activo con quimioterapia o tratamiento inmunosupresor o recibido en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>Linfomas en tratamiento activo con quimioterapia o tratamiento inmunosupresor o recibido en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>Neoplasia de órgano sólido en tratamiento activo con quimioterapia o tratamiento inmunosupresor o recibido en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>Cualquier hemopatía maligna en tratamiento activo con quimioterapia o tratamiento inmunosupresor o recibido en los últimos 6 meses</t>
+  </si>
+  <si>
+    <t>Errores innatos de la inmunidad</t>
+  </si>
+  <si>
+    <t>Transplante de órgano sólido o en lista de espera para el mismo</t>
+  </si>
+  <si>
+    <t>Tratamiento inmunosupresor activo</t>
+  </si>
+  <si>
+    <t>Diálisis peritoneal o hemodiálisis</t>
+  </si>
+  <si>
+    <t>Trasplante de progenitores hematopoyéticos en los 2 años siguientes al mismo o independientemente de la fecha si EICR o tratamiento inmuosupresor</t>
+  </si>
+  <si>
+    <t>18 años o más. Trasplante de progenitores hematopoyéticos en los 2 años siguientes al mismo o independientemente de la fecha si EICR o tratamiento inmuosupresor</t>
+  </si>
+  <si>
+    <t>Antecedente de herpes zóster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Otras neoplasias hematológicas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linfoma </t>
+  </si>
+  <si>
+    <t>Tratamiento inmunosupresor: a partir de 18 años antiJak y a partir de 50 años el resto</t>
+  </si>
+  <si>
+    <t>Privada zóster</t>
+  </si>
+  <si>
+    <t>Privada vacuna VRS</t>
+  </si>
+  <si>
+    <t>Z1</t>
+  </si>
+  <si>
+    <t>2 o más herpes zóster</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>HZ</t>
+  </si>
+  <si>
+    <t>Usuarios que acudan a administrarse una vacuna frente a herpes zóster que hayan adquirido de manera privada en oficina de farmacia</t>
+  </si>
+  <si>
+    <t>Usuarios que acudan a administrarse una vacuna frente a VRS que hayan adquirido de manera privada en oficina de farmacia</t>
+  </si>
+  <si>
+    <t>Personas no incluidas en grupo de riesgo (solo cuando se autorice al final de la campaña o en caso que compre la vacuna el usuario en oficina de farmacia de manera privada)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mujeres embarazadas </t>
+  </si>
+  <si>
+    <t>Mujeres embarazadas y en 6 primeros meses del posparto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2046,185 +2248,195 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCF4E7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFEDCFC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFEDBBE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFEDBBE"/>
       <color rgb="FFFEDCFC"/>
       <color rgb="FFDCF4E7"/>
       <color rgb="FFDBFFDF"/>
       <color rgb="FFDBFCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2471,50 +2683,54 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD1048499"/>
   <sheetViews>
     <sheetView topLeftCell="W1" workbookViewId="0">
       <selection activeCell="X19" sqref="X19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.140625" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.140625" customWidth="1"/>
     <col min="11" max="11" width="23.140625" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="6" customWidth="1"/>
     <col min="15" max="15" width="21.42578125" customWidth="1"/>
     <col min="16" max="16" width="17.28515625" customWidth="1"/>
@@ -17350,54 +17566,54 @@
         <v>47</v>
       </c>
     </row>
     <row r="3537" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3537" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3538" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3538" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="1048499" spans="23:23" x14ac:dyDescent="0.25">
       <c r="W1048499" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C28"/>
+  <dimension ref="A1:C27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A12" sqref="A12:C12"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.7109375" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="25" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
@@ -17463,2889 +17679,2902 @@
       </c>
       <c r="C8" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>68</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>70</v>
+        <v>607</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>71</v>
+        <v>609</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>72</v>
+        <v>612</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>608</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>74</v>
+        <v>610</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>75</v>
+        <v>611</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>604</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B15" s="3" t="s">
+      <c r="C23" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C15" s="3" t="s">
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" s="24" t="s">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B26" s="24"/>
+      <c r="C26" s="24"/>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="B27" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="C27" s="3" t="s">
         <v>81</v>
-      </c>
-[...56 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:C1"/>
-    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A26:C26"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A12:C12"/>
-    <mergeCell ref="A19:C19"/>
-    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A22:C22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B662"/>
+  <dimension ref="A1:B661"/>
   <sheetViews>
-    <sheetView topLeftCell="A136" workbookViewId="0">
-      <selection activeCell="A327" sqref="A327"/>
+    <sheetView topLeftCell="A237" workbookViewId="0">
+      <selection activeCell="A335" sqref="A335:XFD342"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="56" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="20">
         <v>151259</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="20">
         <v>192334</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="18" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="21">
         <v>213</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21">
         <v>8010110</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21">
         <v>8010210</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21">
         <v>8030810</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21">
         <v>8030110</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" s="21">
         <v>8014110</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="21">
         <v>8010310</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="21">
         <v>8010410</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" s="21">
         <v>8010510</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" s="21">
         <v>8010610</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" s="21">
         <v>8010810</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A27" s="21">
         <v>8020410</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" s="21">
         <v>8011010</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="20">
         <v>8011110</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" s="20">
         <v>8014610</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>136</v>
+        <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" s="20">
         <v>8011210</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>137</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" s="20">
         <v>8011410</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>138</v>
+        <v>126</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" s="20">
         <v>8011710</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A34" s="20">
         <v>8014310</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A35" s="20">
         <v>8020810</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A36" s="20">
         <v>8020210</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A37" s="20">
         <v>8020510</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A38" s="20">
         <v>8020610</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A39" s="20">
         <v>8020710</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A40" s="20">
         <v>8020110</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A41" s="20">
         <v>8021210</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A42" s="20">
         <v>8021610</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A43" s="20">
         <v>8020310</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A44" s="20">
         <v>8011810</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A45" s="20">
         <v>8011910</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A46" s="20">
         <v>8015310</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A47" s="20">
         <v>8014410</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A48" s="20">
         <v>8012210</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A49" s="20">
         <v>8020910</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A50" s="20">
         <v>8012310</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A51" s="20">
         <v>8021810</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A52" s="20">
         <v>8021010</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A53" s="20">
         <v>8012610</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A54" s="20">
         <v>8030310</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A55" s="20">
         <v>8030710</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A56" s="20">
         <v>8030510</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A57" s="20">
         <v>8030210</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>163</v>
+        <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A58" s="20">
         <v>8031010</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
     </row>
     <row r="59" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A59" s="20">
         <v>8014510</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A60" s="20">
         <v>8021910</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A61" s="20">
         <v>8021110</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="62" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A62" s="20">
         <v>8012710</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A63" s="20">
         <v>8014210</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
     </row>
     <row r="64" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A64" s="20">
         <v>8012910</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A65" s="20">
         <v>8013310</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A66" s="20">
         <v>8013410</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A67" s="20">
         <v>8015210</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A68" s="20">
         <v>8010710</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A69" s="20">
         <v>8010910</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A70" s="20">
         <v>8011310</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A71" s="20">
         <v>8011510</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A72" s="20">
         <v>8012010</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A73" s="20">
         <v>8015010</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A74" s="20">
         <v>8012110</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A75" s="20">
         <v>8015410</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A76" s="20">
         <v>8013110</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A77" s="20">
         <v>8012410</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A78" s="20">
         <v>8012510</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A79" s="20">
         <v>8015110</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A80" s="20">
         <v>8012810</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A81" s="20">
         <v>8013510</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A82" s="20">
         <v>8013210</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
     </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A83" s="20">
         <v>8013610</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A84" s="20">
         <v>8015510</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
     </row>
     <row r="85" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A85" s="20">
         <v>8013810</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
     </row>
     <row r="86" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A86" s="20">
         <v>8013910</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A87" s="20">
         <v>8022010</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
     </row>
     <row r="88" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A88" s="20">
         <v>8030410</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
     </row>
     <row r="89" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A89" s="20">
         <v>8021410</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
     </row>
     <row r="90" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A90" s="20">
         <v>8021510</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
     </row>
     <row r="91" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A91" s="20">
         <v>8013010</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A92" s="20">
         <v>8021310</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
     </row>
     <row r="93" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A93" s="20">
         <v>8014710</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A94" s="20">
         <v>8013710</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="95" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A95" s="20">
         <v>8021710</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
     </row>
     <row r="96" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A96" s="20">
         <v>8022110</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
     </row>
     <row r="97" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A97" s="20">
         <v>8030610</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
     </row>
     <row r="98" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A98" s="20">
         <v>8030910</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="99" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A99" s="20">
         <v>8014010</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
     </row>
     <row r="100" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A100" s="20">
         <v>8014810</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
     </row>
     <row r="101" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A101" s="20">
         <v>8014910</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
     </row>
     <row r="102" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A102" s="18" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
     </row>
     <row r="103" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A103" s="20">
         <v>156572</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
     </row>
     <row r="104" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A104" s="20">
         <v>99450</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
     </row>
     <row r="105" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A105" s="20">
         <v>1132</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A106" s="20">
         <v>20919</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
     </row>
     <row r="107" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A107" s="20" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
     </row>
     <row r="108" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A108" s="20">
         <v>191862</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
     </row>
     <row r="109" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A109" s="20">
         <v>191885</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
     </row>
     <row r="110" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A110" s="20">
         <v>190837</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
     </row>
     <row r="111" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A111" s="20">
         <v>152918</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
     </row>
     <row r="112" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A112" s="20">
         <v>156454</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
     </row>
     <row r="113" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A113" s="20">
         <v>142303</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
     </row>
     <row r="114" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A114" s="20">
         <v>156458</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A115" s="18" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
     </row>
     <row r="116" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A116" s="20">
         <v>147815</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
     </row>
     <row r="117" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A117" s="20">
         <v>156450</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
     </row>
     <row r="118" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A118" s="20">
         <v>156448</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
     </row>
     <row r="119" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A119" s="20">
         <v>133669</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
     </row>
     <row r="120" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A120" s="18" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
     </row>
     <row r="121" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A121" s="20">
         <v>156415</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
     </row>
     <row r="122" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A122" s="20">
         <v>156394</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
     </row>
     <row r="123" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A123" s="20">
         <v>190834</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
     </row>
     <row r="124" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A124" s="20">
         <v>156472</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
     </row>
     <row r="125" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A125" s="20">
         <v>156496</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
     </row>
     <row r="126" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A126" s="20">
         <v>156478</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
     </row>
     <row r="127" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A127" s="19">
         <v>156447</v>
       </c>
       <c r="B127" s="17" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A128" s="20">
         <v>156493</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
     </row>
     <row r="129" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A129" s="16" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="B129" s="17" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
     </row>
     <row r="130" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A130" s="20">
         <v>155302</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
     </row>
     <row r="131" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A131" s="20">
         <v>150048</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
     </row>
     <row r="132" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A132" s="20">
         <v>156393</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
     </row>
     <row r="133" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A133" s="20">
         <v>156429</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
     </row>
     <row r="134" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A134" s="20">
         <v>192322</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
     </row>
     <row r="135" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A135" s="20">
         <v>33417</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
     </row>
     <row r="136" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A136" s="20">
         <v>156427</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="137" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A137" s="20">
         <v>191776</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
     </row>
     <row r="138" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A138" s="20">
         <v>192110</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
     </row>
     <row r="139" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A139" s="20" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
     </row>
     <row r="140" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A140" s="20" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
     </row>
     <row r="141" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A141" s="18" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
     </row>
     <row r="142" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A142" s="20">
         <v>41171</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
     </row>
     <row r="143" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A143" s="20">
         <v>156489</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
     </row>
     <row r="144" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A144" s="20" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
     </row>
     <row r="145" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A145" s="20" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="146" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A146" s="20" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
     </row>
     <row r="147" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A147" s="20">
         <v>129333</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
     </row>
     <row r="148" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A148" s="20" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
     </row>
     <row r="149" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A149" s="20">
         <v>131801</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
     </row>
     <row r="150" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A150" s="20" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="151" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A151" s="20" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
     </row>
     <row r="152" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A152" s="20" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
     </row>
     <row r="153" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A153" s="20" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
     </row>
     <row r="154" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A154" s="20">
         <v>145464</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
     </row>
     <row r="155" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A155" s="20" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="156" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A156" s="20" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
     </row>
     <row r="157" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A157" s="20">
         <v>135414</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
     </row>
     <row r="158" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A158" s="20">
         <v>156813</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
     </row>
     <row r="159" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A159" s="20">
         <v>190830</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
     </row>
     <row r="160" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A160" s="20">
         <v>191499</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
     </row>
     <row r="161" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A161" s="20">
         <v>191504</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
     </row>
     <row r="162" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A162" s="18" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
     </row>
     <row r="163" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A163" s="20" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
     </row>
     <row r="164" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A164" s="20">
         <v>192953</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
     </row>
     <row r="165" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A165" s="20">
         <v>109537</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
     </row>
     <row r="166" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A166" s="20">
         <v>141062</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A167" s="20">
         <v>145473</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
     </row>
     <row r="168" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A168" s="20">
         <v>156195</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
     </row>
     <row r="169" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A169" s="20" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
     </row>
     <row r="170" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A170" s="20">
         <v>148886</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
     </row>
     <row r="171" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A171" s="20">
         <v>2000018</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
     </row>
     <row r="172" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A172" s="20" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="173" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A173" s="20">
         <v>130099</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>301</v>
+        <v>289</v>
       </c>
     </row>
     <row r="174" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A174" s="20" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
     </row>
     <row r="175" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A175" s="18" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
     </row>
     <row r="176" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A176" s="20">
         <v>291</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
     </row>
     <row r="177" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A177" s="20">
         <v>136860</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
     </row>
     <row r="178" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A178" s="20" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
     </row>
     <row r="179" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A179" s="20">
         <v>237</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
     </row>
     <row r="180" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A180" s="20" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A181" s="20" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
     </row>
     <row r="182" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A182" s="20" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
     </row>
     <row r="183" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A183" s="20">
         <v>1131</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>317</v>
+        <v>305</v>
       </c>
     </row>
     <row r="184" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A184" s="20">
         <v>192083</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
     </row>
     <row r="185" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A185" s="20">
         <v>134790</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
     </row>
     <row r="186" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A186" s="20">
         <v>8012721</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="187" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A187" s="20">
         <v>8021722</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
     </row>
     <row r="188" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A188" s="20">
         <v>8021721</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
     </row>
     <row r="189" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A189" s="20">
         <v>8014232</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
     </row>
     <row r="190" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A190" s="20">
         <v>8010722</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
     </row>
     <row r="191" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A191" s="20">
         <v>8012521</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
     </row>
     <row r="192" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A192" s="20">
         <v>8020622</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="193" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A193" s="20">
         <v>8010621</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>327</v>
+        <v>315</v>
       </c>
     </row>
     <row r="194" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A194" s="20">
         <v>8011521</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
     </row>
     <row r="195" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A195" s="20">
         <v>8010421</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
     </row>
     <row r="196" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A196" s="20">
         <v>8011022</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
     </row>
     <row r="197" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A197" s="20">
         <v>8013322</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>331</v>
+        <v>319</v>
       </c>
     </row>
     <row r="198" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A198" s="20">
         <v>8012522</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>332</v>
+        <v>320</v>
       </c>
     </row>
     <row r="199" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A199" s="20">
         <v>8030331</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>333</v>
+        <v>321</v>
       </c>
     </row>
     <row r="200" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A200" s="20">
         <v>8014233</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
     </row>
     <row r="201" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A201" s="20">
         <v>8022120</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>335</v>
+        <v>323</v>
       </c>
     </row>
     <row r="202" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A202" s="20">
         <v>8011023</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
     </row>
     <row r="203" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A203" s="20">
         <v>8014121</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
     </row>
     <row r="204" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A204" s="20">
         <v>8021520</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>338</v>
+        <v>326</v>
       </c>
     </row>
     <row r="205" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A205" s="20">
         <v>8012421</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
     </row>
     <row r="206" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A206" s="20">
         <v>8011531</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
     </row>
     <row r="207" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A207" s="20">
         <v>8011021</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
     </row>
     <row r="208" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A208" s="20">
         <v>8021624</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>342</v>
+        <v>330</v>
       </c>
     </row>
     <row r="209" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A209" s="20">
         <v>8010721</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>343</v>
+        <v>331</v>
       </c>
     </row>
     <row r="210" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A210" s="20">
         <v>30008111</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
     </row>
     <row r="211" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A211" s="20">
         <v>491</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>345</v>
+        <v>333</v>
       </c>
     </row>
     <row r="212" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A212" s="20">
         <v>132122</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>346</v>
+        <v>334</v>
       </c>
     </row>
     <row r="213" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A213" s="20">
         <v>131173</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
     </row>
     <row r="214" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A214" s="20" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
     </row>
     <row r="215" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A215" s="20">
         <v>155304</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
     </row>
     <row r="216" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A216" s="20">
         <v>130615</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
     </row>
     <row r="217" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A217" s="20">
         <v>129623</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
     </row>
     <row r="218" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A218" s="18" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
     </row>
     <row r="219" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A219" s="20">
         <v>158934</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
     </row>
     <row r="220" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A220" s="18" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
     </row>
     <row r="221" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A221" s="20" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
     </row>
     <row r="222" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A222" s="20">
         <v>138590</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
     </row>
     <row r="223" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A223" s="20">
         <v>125063</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
     </row>
     <row r="224" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A224" s="20">
         <v>139417</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
     </row>
     <row r="225" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A225" s="20" t="s">
-        <v>363</v>
+        <v>351</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
     </row>
     <row r="226" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A226" s="18" t="s">
-        <v>365</v>
+        <v>353</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>366</v>
+        <v>354</v>
       </c>
     </row>
     <row r="227" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A227" s="18" t="s">
-        <v>367</v>
+        <v>355</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>368</v>
+        <v>356</v>
       </c>
     </row>
     <row r="228" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A228" s="16" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="B228" s="17" t="s">
-        <v>370</v>
+        <v>358</v>
       </c>
     </row>
     <row r="229" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A229" s="20" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
     </row>
     <row r="230" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A230" s="20">
         <v>300079</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
     </row>
     <row r="231" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A231" s="20">
         <v>300085</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="232" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A232" s="20">
         <v>300177</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
     </row>
     <row r="233" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A233" s="20">
         <v>137262</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
     </row>
     <row r="234" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A234" s="20">
         <v>58129</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>377</v>
+        <v>365</v>
       </c>
     </row>
     <row r="235" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A235" s="20">
         <v>300145</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
     </row>
     <row r="236" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A236" s="20">
         <v>300119</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>379</v>
+        <v>367</v>
       </c>
     </row>
     <row r="237" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A237" s="20" t="s">
-        <v>380</v>
+        <v>368</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>381</v>
+        <v>369</v>
       </c>
     </row>
     <row r="238" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A238" s="20">
         <v>300317</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
     </row>
     <row r="239" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A239" s="20">
         <v>131074</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
     </row>
     <row r="240" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A240" s="18" t="s">
-        <v>384</v>
+        <v>372</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>385</v>
+        <v>373</v>
       </c>
     </row>
     <row r="241" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A241" s="18" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
     </row>
     <row r="242" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A242" s="18" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
     </row>
     <row r="243" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A243" s="20" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
     </row>
     <row r="244" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A244" s="20">
         <v>158782</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
     </row>
     <row r="245" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A245" s="20">
         <v>192240</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
     </row>
     <row r="246" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A246" s="20">
         <v>158494</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
     </row>
     <row r="247" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A247" s="18" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
     </row>
     <row r="248" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A248" s="18" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
     </row>
     <row r="249" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A249" s="18" t="s">
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
     </row>
     <row r="250" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A250" s="20">
         <v>158010</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
     </row>
     <row r="251" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A251" s="18" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
     </row>
     <row r="252" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A252" s="18" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
     </row>
     <row r="253" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A253" s="16" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="B253" s="17" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
     </row>
     <row r="254" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A254" s="18" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
     </row>
     <row r="255" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A255" s="20">
         <v>191772</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
     </row>
     <row r="256" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A256" s="20">
         <v>191477</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
     </row>
     <row r="257" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A257" s="20">
         <v>159842</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>412</v>
+        <v>400</v>
       </c>
     </row>
     <row r="258" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A258" s="18" t="s">
-        <v>413</v>
+        <v>401</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
     </row>
     <row r="259" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A259" s="18" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
     </row>
     <row r="260" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A260" s="18" t="s">
-        <v>417</v>
+        <v>405</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>418</v>
+        <v>406</v>
       </c>
     </row>
     <row r="261" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A261" s="16" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="B261" s="17" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
     </row>
     <row r="262" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A262" s="18" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>422</v>
+        <v>410</v>
       </c>
     </row>
     <row r="263" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A263" s="18" t="s">
-        <v>423</v>
+        <v>411</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
     </row>
     <row r="264" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A264" s="18" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
     </row>
     <row r="265" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A265" s="20">
         <v>158548</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
     </row>
     <row r="266" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A266" s="18" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
     </row>
     <row r="267" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A267" s="18" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
     </row>
     <row r="268" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A268" s="18" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
     </row>
     <row r="269" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A269" s="18" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
     </row>
     <row r="270" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A270" s="18" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
     </row>
     <row r="271" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A271" s="18" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
     </row>
     <row r="272" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A272" s="18" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
     </row>
     <row r="273" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A273" s="18" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
     </row>
     <row r="274" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A274" s="20">
         <v>126751</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
     </row>
     <row r="275" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A275" s="18" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
     </row>
     <row r="276" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A276" s="18" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
     </row>
     <row r="277" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A277" s="18" t="s">
-        <v>449</v>
+        <v>437</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>450</v>
+        <v>438</v>
       </c>
     </row>
     <row r="278" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A278" s="18" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
     </row>
     <row r="279" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A279" s="16" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="B279" s="17" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
     </row>
     <row r="280" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A280" s="18" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
     </row>
     <row r="281" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A281" s="18" t="s">
-        <v>457</v>
+        <v>445</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>458</v>
+        <v>446</v>
       </c>
     </row>
     <row r="282" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A282" s="20">
         <v>158879</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>459</v>
+        <v>447</v>
       </c>
     </row>
     <row r="283" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A283" s="18" t="s">
-        <v>460</v>
+        <v>448</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
     </row>
     <row r="284" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A284" s="18" t="s">
-        <v>462</v>
+        <v>450</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
     </row>
     <row r="285" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A285" s="18" t="s">
-        <v>464</v>
+        <v>452</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
     </row>
     <row r="286" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A286" s="16" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="B286" s="17" t="s">
-        <v>467</v>
+        <v>455</v>
       </c>
     </row>
     <row r="287" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A287" s="18" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>469</v>
+        <v>457</v>
       </c>
     </row>
     <row r="288" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A288" s="18" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
     </row>
     <row r="289" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A289" s="18" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
     </row>
     <row r="290" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A290" s="18" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
     </row>
     <row r="291" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A291" s="18" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
     </row>
     <row r="292" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A292" s="18" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
     </row>
     <row r="293" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A293" s="18" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
     </row>
     <row r="294" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A294" s="22">
         <v>128188</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
     </row>
     <row r="295" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A295" s="18" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
     </row>
     <row r="296" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A296" s="18" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
     </row>
     <row r="297" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A297" s="18" t="s">
-        <v>487</v>
+        <v>475</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
     </row>
     <row r="298" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A298" s="18" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
     </row>
     <row r="299" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A299" s="18" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
     </row>
     <row r="300" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A300" s="18" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
     </row>
     <row r="301" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A301" s="18" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="B301" s="2" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
     </row>
     <row r="302" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A302" s="18" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
     </row>
     <row r="303" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A303" s="18" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
     </row>
     <row r="304" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A304" s="18" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
     </row>
     <row r="305" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A305" s="18" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
     </row>
     <row r="306" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A306" s="18" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>506</v>
+        <v>494</v>
       </c>
     </row>
     <row r="307" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A307" s="20">
         <v>158863</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>507</v>
+        <v>495</v>
       </c>
     </row>
     <row r="308" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A308" s="20" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
     </row>
     <row r="309" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A309" s="20">
         <v>13020101</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
     </row>
     <row r="310" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A310" s="20" t="s">
-        <v>511</v>
+        <v>499</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
     </row>
     <row r="311" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A311" s="20" t="s">
-        <v>513</v>
+        <v>501</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>514</v>
+        <v>502</v>
       </c>
     </row>
     <row r="312" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A312" s="20" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
     </row>
     <row r="313" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A313" s="20" t="s">
-        <v>517</v>
+        <v>505</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>518</v>
+        <v>506</v>
       </c>
     </row>
     <row r="314" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A314" s="20" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>520</v>
+        <v>508</v>
       </c>
     </row>
     <row r="315" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A315" s="20" t="s">
-        <v>521</v>
+        <v>509</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>522</v>
+        <v>510</v>
       </c>
     </row>
     <row r="316" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A316" s="20" t="s">
-        <v>523</v>
+        <v>511</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>524</v>
+        <v>512</v>
       </c>
     </row>
     <row r="317" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A317" s="20" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
     </row>
     <row r="318" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A318" s="20" t="s">
-        <v>527</v>
+        <v>515</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>528</v>
+        <v>516</v>
       </c>
     </row>
     <row r="319" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A319" s="20" t="s">
-        <v>529</v>
+        <v>517</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>530</v>
+        <v>518</v>
       </c>
     </row>
     <row r="320" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A320" s="20" t="s">
-        <v>531</v>
+        <v>519</v>
       </c>
       <c r="B320" s="2" t="s">
-        <v>532</v>
+        <v>520</v>
       </c>
     </row>
     <row r="321" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A321" s="20">
         <v>145188</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>533</v>
+        <v>521</v>
       </c>
     </row>
     <row r="322" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A322" s="20">
         <v>300161</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
     </row>
     <row r="323" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A323" s="20" t="s">
-        <v>535</v>
+        <v>523</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>536</v>
+        <v>524</v>
       </c>
     </row>
     <row r="324" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A324" s="20" t="s">
-        <v>537</v>
+        <v>525</v>
       </c>
       <c r="B324" s="2" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
     </row>
     <row r="325" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A325" s="20">
         <v>510</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>539</v>
+        <v>527</v>
       </c>
     </row>
     <row r="326" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A326" s="20" t="s">
-        <v>540</v>
+        <v>528</v>
       </c>
       <c r="B326" s="2" t="s">
-        <v>541</v>
+        <v>529</v>
       </c>
     </row>
     <row r="327" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A327" s="20">
         <v>164452</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>542</v>
+        <v>530</v>
       </c>
     </row>
     <row r="328" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A328" s="20">
         <v>130928</v>
       </c>
       <c r="B328" s="2" t="s">
-        <v>543</v>
+        <v>531</v>
       </c>
     </row>
     <row r="329" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A329" s="20" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="B329" s="2" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
     </row>
     <row r="330" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A330" s="20" t="s">
-        <v>546</v>
+        <v>534</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="331" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A331" s="18" t="s">
-        <v>548</v>
+        <v>536</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>549</v>
+        <v>537</v>
       </c>
     </row>
     <row r="332" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A332" s="20">
         <v>192057</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>550</v>
+        <v>538</v>
       </c>
     </row>
     <row r="333" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A333" s="18" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
     </row>
     <row r="334" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>300098</v>
       </c>
       <c r="B334" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
     </row>
     <row r="335" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A335" t="s">
-        <v>554</v>
+      <c r="A335">
+        <v>309</v>
       </c>
       <c r="B335" t="s">
-        <v>555</v>
+        <v>614</v>
       </c>
     </row>
     <row r="336" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A336">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B336" t="s">
-        <v>556</v>
+        <v>613</v>
       </c>
     </row>
     <row r="337" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A337"/>
-      <c r="B337"/>
+      <c r="A337">
+        <v>310</v>
+      </c>
+      <c r="B337" t="s">
+        <v>615</v>
+      </c>
     </row>
     <row r="338" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A338"/>
-      <c r="B338"/>
+      <c r="A338" t="s">
+        <v>617</v>
+      </c>
+      <c r="B338" t="s">
+        <v>616</v>
+      </c>
     </row>
     <row r="339" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A339"/>
-      <c r="B339"/>
+      <c r="A339">
+        <v>150373</v>
+      </c>
+      <c r="B339" t="s">
+        <v>618</v>
+      </c>
     </row>
     <row r="340" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A340"/>
-      <c r="B340"/>
+      <c r="A340" t="s">
+        <v>620</v>
+      </c>
+      <c r="B340" t="s">
+        <v>619</v>
+      </c>
     </row>
     <row r="341" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A341"/>
-      <c r="B341"/>
+      <c r="A341">
+        <v>322</v>
+      </c>
+      <c r="B341" t="s">
+        <v>621</v>
+      </c>
     </row>
     <row r="342" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A342"/>
-      <c r="B342"/>
+      <c r="A342" t="s">
+        <v>542</v>
+      </c>
+      <c r="B342" t="s">
+        <v>622</v>
+      </c>
     </row>
     <row r="343" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A343"/>
       <c r="B343"/>
     </row>
     <row r="344" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A344"/>
       <c r="B344"/>
     </row>
     <row r="345" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A345"/>
       <c r="B345"/>
     </row>
     <row r="346" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A346"/>
       <c r="B346"/>
     </row>
     <row r="347" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A347"/>
       <c r="B347"/>
     </row>
     <row r="348" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A348"/>
       <c r="B348"/>
     </row>
@@ -21578,506 +21807,861 @@
       <c r="B655"/>
     </row>
     <row r="656" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A656"/>
       <c r="B656"/>
     </row>
     <row r="657" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A657"/>
       <c r="B657"/>
     </row>
     <row r="658" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A658"/>
       <c r="B658"/>
     </row>
     <row r="659" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A659"/>
       <c r="B659"/>
     </row>
     <row r="660" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A660"/>
       <c r="B660"/>
     </row>
     <row r="661" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A661"/>
       <c r="B661"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B662"/>
     </row>
   </sheetData>
   <sortState ref="A2:C402">
     <sortCondition ref="B2:B402"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="23"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="B2">
         <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>558</v>
+        <v>624</v>
       </c>
       <c r="B3">
-        <v>370</v>
+        <v>378</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>559</v>
+        <v>623</v>
       </c>
       <c r="B4">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>560</v>
+        <v>544</v>
       </c>
       <c r="B5">
         <v>366</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>561</v>
+        <v>545</v>
       </c>
       <c r="B6">
         <v>357</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D72"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="75.85546875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="131.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="156.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="25" t="s">
-        <v>562</v>
+        <v>546</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="C2" t="s">
-        <v>566</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>567</v>
+        <v>551</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="C3" t="s">
-        <v>569</v>
+        <v>553</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>571</v>
+        <v>555</v>
       </c>
       <c r="C4" t="s">
-        <v>572</v>
+        <v>556</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="C5" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="C6" t="s">
-        <v>578</v>
+        <v>691</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>580</v>
+        <v>563</v>
       </c>
       <c r="C7" t="s">
-        <v>581</v>
+        <v>564</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>583</v>
+        <v>566</v>
       </c>
       <c r="C8" t="s">
-        <v>584</v>
+        <v>567</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>585</v>
+        <v>568</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>586</v>
+        <v>569</v>
       </c>
       <c r="C9" t="s">
-        <v>587</v>
+        <v>689</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="26" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26" t="s">
-        <v>563</v>
+        <v>547</v>
       </c>
       <c r="D12" s="26"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>564</v>
+        <v>548</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="C13" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>570</v>
+        <v>554</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>571</v>
+        <v>555</v>
       </c>
       <c r="C14" t="s">
-        <v>572</v>
+        <v>556</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="C15" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>560</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>561</v>
+      </c>
+      <c r="C16" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>573</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>574</v>
+      </c>
+      <c r="C17" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>653</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="C18" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>655</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="C19" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>654</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="C20" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>582</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="C21" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>579</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C22" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>656</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="C23" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>627</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C24" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>657</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="C25" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>596</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C26" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>598</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C27" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>593</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C28" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>629</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C29" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>600</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C30" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>658</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="C31" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>591</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="C32" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>589</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="C33" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>602</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C34" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>625</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="C35" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="28" t="s">
+        <v>575</v>
+      </c>
+      <c r="B38" s="28"/>
+      <c r="C38" s="28" t="s">
+        <v>547</v>
+      </c>
+      <c r="D38" s="28"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>548</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="C39" t="s">
         <v>576</v>
       </c>
-      <c r="B16" s="3" t="s">
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>577</v>
       </c>
-      <c r="C16" t="s">
+      <c r="B40" s="3" t="s">
         <v>578</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C40" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>579</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="C41" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>582</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="C42" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>585</v>
+      </c>
+      <c r="B45" s="27"/>
+      <c r="C45" s="27" t="s">
+        <v>547</v>
+      </c>
+      <c r="D45" s="27"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>548</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="C46" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>602</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C47" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>596</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C48" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>598</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="C49" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>593</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C50" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>589</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C51" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>627</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C52" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>591</v>
       </c>
-      <c r="B17" s="3" t="s">
+      <c r="B53" s="3" t="s">
         <v>592</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C53" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>600</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>601</v>
+      </c>
+      <c r="C54" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>683</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="C55" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>686</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C56" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B57" s="3"/>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" s="24" t="s">
+        <v>586</v>
+      </c>
+      <c r="B59" s="24"/>
+      <c r="C59" s="24" t="s">
+        <v>547</v>
+      </c>
+      <c r="D59" s="24"/>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>582</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="C60" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>579</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="C61" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>602</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="C62" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>596</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C63" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>598</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="C64" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
         <v>593</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="27" t="s">
+      <c r="B65" s="3" t="s">
         <v>594</v>
       </c>
-      <c r="B20" s="27"/>
-[...31 lines deleted...]
-      <c r="B23" s="3" t="s">
+      <c r="C65" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>589</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C66" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>627</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="C67" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>591</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="C68" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>600</v>
       </c>
-      <c r="C23" t="s">
+      <c r="B69" s="3" t="s">
         <v>601</v>
       </c>
-    </row>
-[...123 lines deleted...]
-      <c r="B39" s="3" t="s">
+      <c r="C69" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
         <v>625</v>
       </c>
-      <c r="C39" t="s">
+      <c r="B70" s="3" t="s">
         <v>626</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>628</v>
+      <c r="C70" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>629</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="C71" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>685</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="C72" t="s">
+        <v>688</v>
       </c>
     </row>
   </sheetData>
+  <sortState ref="A23:D35">
+    <sortCondition ref="B23:B35"/>
+  </sortState>
   <mergeCells count="10">
-    <mergeCell ref="A31:B31"/>
-    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A59:B59"/>
+    <mergeCell ref="C59:D59"/>
     <mergeCell ref="A1:B1"/>
-    <mergeCell ref="A20:B20"/>
-    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="A45:B45"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C12:D12"/>
-    <mergeCell ref="C20:D20"/>
-    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="C45:D45"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Plantilla</vt:lpstr>
       <vt:lpstr>COLUMNA T Código del Producto</vt:lpstr>
       <vt:lpstr>COLUMNA W Puestos de Vacunación</vt:lpstr>
       <vt:lpstr>COLUMNA Y Indicación</vt:lpstr>
       <vt:lpstr>COLUMNA Z Indicación Personal</vt:lpstr>