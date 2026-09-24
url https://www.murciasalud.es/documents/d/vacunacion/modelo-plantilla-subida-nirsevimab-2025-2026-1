--- v0 (2025-12-05)
+++ v1 (2026-09-24)
@@ -19,51 +19,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21600" windowHeight="9735" tabRatio="735"/>
   </bookViews>
   <sheets>
     <sheet name="Plantilla" sheetId="1" r:id="rId1"/>
     <sheet name="COLUMNA Y Indicación Personal" sheetId="3" r:id="rId2"/>
     <sheet name="COLUMNA T Código del producto " sheetId="2" r:id="rId3"/>
     <sheet name="COLUMNA W Puesto vacunación" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Plantilla!$A$1:$AU$2</definedName>
   </definedNames>
-  <calcPr calcId="152511" iterateDelta="1E-4"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="260">
   <si>
     <t>TIPO IDENTIFICADOR_1</t>
   </si>
   <si>
     <t>VALOR_IDENTIFICADOR_1</t>
   </si>
   <si>
     <t>TIPO IDENTIFICADOR_2</t>
   </si>
@@ -944,57 +944,57 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <colors>
     <mruColors>
       <color rgb="FFFF66CC"/>
       <color rgb="FFFF66FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1281,51 +1281,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD3"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="W1" sqref="W1:Z1"/>
+      <selection activeCell="Z8" sqref="Z8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.140625" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="23.140625" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" customWidth="1"/>
     <col min="13" max="13" width="10" customWidth="1"/>
     <col min="14" max="14" width="6" customWidth="1"/>
     <col min="15" max="15" width="21.42578125" customWidth="1"/>
     <col min="16" max="16" width="17.28515625" customWidth="1"/>
     <col min="17" max="17" width="29.7109375" customWidth="1"/>
     <col min="18" max="18" width="41.28515625" customWidth="1"/>
     <col min="19" max="19" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="21.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.28515625" bestFit="1" customWidth="1"/>
@@ -1392,60 +1392,60 @@
       </c>
       <c r="O1" s="13" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="13" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="13" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="14" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="13" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="13" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="17" t="s">
+      <c r="W1" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="17" t="s">
+      <c r="X1" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="17" t="s">
+      <c r="Y1" s="15" t="s">
         <v>257</v>
       </c>
-      <c r="Z1" s="17" t="s">
+      <c r="Z1" s="15" t="s">
         <v>24</v>
       </c>
       <c r="AA1" s="13" t="s">
         <v>25</v>
       </c>
       <c r="AB1" s="13" t="s">
         <v>26</v>
       </c>
       <c r="AC1" s="13" t="s">
         <v>27</v>
       </c>
       <c r="AD1" s="13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:30" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>31</v>
       </c>
@@ -1473,92 +1473,92 @@
       <c r="Q2" s="1">
         <v>99999</v>
       </c>
       <c r="R2" s="1" t="s">
         <v>256</v>
       </c>
       <c r="S2" s="2">
         <v>44294</v>
       </c>
       <c r="T2" s="1" t="s">
         <v>34</v>
       </c>
       <c r="U2" s="1">
         <v>1</v>
       </c>
       <c r="V2" s="1" t="s">
         <v>35</v>
       </c>
       <c r="W2" s="3">
         <v>157053</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>36</v>
       </c>
       <c r="Y2" s="1">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>156</v>
       </c>
       <c r="AD2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:30" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:AU2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="121.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>159</v>
       </c>
-      <c r="B1" s="15"/>
+      <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>156</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>157</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>158</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>160</v>
       </c>
     </row>
@@ -1577,55 +1577,55 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>162</v>
       </c>
-      <c r="B2" s="16"/>
-      <c r="C2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>163</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>165</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>164</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>166</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
@@ -2992,56 +2992,50 @@
         <v>254</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>255</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B8C8B7E0DD05954AAC80E2597EC85D38" ma:contentTypeVersion="6" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="9e88028681c7455ab646d7dd82db1bc1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="19304152-37d4-4471-895e-e7b7a9f0b92b" xmlns:ns3="59fdb18f-cacd-4fdb-b785-08636c3a0bed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6ac5d840246addfec35c84ea07d489dc" ns2:_="" ns3:_="">
     <xsd:import namespace="19304152-37d4-4471-895e-e7b7a9f0b92b"/>
     <xsd:import namespace="59fdb18f-cacd-4fdb-b785-08636c3a0bed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="19304152-37d4-4471-895e-e7b7a9f0b92b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -3176,91 +3170,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4222F36-9778-4E5C-BAE4-ABDD2B2890EE}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CA9E9DC-E567-431D-9372-591C930C9D55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="19304152-37d4-4471-895e-e7b7a9f0b92b"/>
     <ds:schemaRef ds:uri="59fdb18f-cacd-4fdb-b785-08636c3a0bed"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4222F36-9778-4E5C-BAE4-ABDD2B2890EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="59fdb18f-cacd-4fdb-b785-08636c3a0bed"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="19304152-37d4-4471-895e-e7b7a9f0b92b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9745EC1-4F1D-4AD7-98D7-4E78D28EFCD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>